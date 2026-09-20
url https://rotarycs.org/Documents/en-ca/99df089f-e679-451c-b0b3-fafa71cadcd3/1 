--- v0 (2026-08-30)
+++ v1 (2026-09-20)
@@ -45,51 +45,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:position w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00963A6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:position w:val="23"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="524CBDFC" wp14:editId="5BE9F7F5">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="524CBDFC" wp14:editId="3A3666A3">
                 <wp:extent cx="4823136" cy="540385"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="49" name="Group 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4823136" cy="540385"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="7140" cy="851"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="50" name="Picture 7"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
@@ -154,51 +154,51 @@
                             <a:ext cx="1780" cy="520"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:extLst>
                             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                               </a14:hiddenFill>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="79034C29" id="Group 6" o:spid="_x0000_s1026" style="width:379.75pt;height:42.55pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="7140,851" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDp0jZZgwIAAM4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVWtr2zAU/T7YfxD+&#10;3jrP1pgkZSxrGXRr2eMHKLJsi1oPrpQ4/fe7V3bSpBlsBDbYPtjoda/OOfdImt1sdcM2EryyZp4M&#10;LwcJk0bYQplqnnz/dnuRJcwHbgreWCPnybP0yc3i7ZtZ63I5srVtCgkMkxift26e1CG4PE29qKXm&#10;/tI6aXCytKB5wC5UaQG8xey6SUeDwVXaWigcWCG9x9FlN5ksYv6ylCI8lKWXgTXzBLGF+If4X9E/&#10;Xcx4XgF3tRI9DH4GCs2VwU33qZY8cLYGdZJKKwHW2zJcCqtTW5ZKyMgB2QwHr9jcgV27yKXK28rt&#10;ZUJpX+l0dlrxeXMH7qt7hA49Nu+tePKoS9q6Kj+cp37VLWar9pMtsJ58HWwkvi1BUwqkxLZR3+e9&#10;vnIbmMDBSTYaD8dXCRM4N50Mxtm0K4CosUonYaL+0AdeDydYPIrKpkMKSXnebRhB9qAWM6dEjl8v&#10;FLZOhPq1oTAqrEEmfRL9Wzk0h6e1u8CaOh7USjUqPEd/ojYEymwelSCNqYOaPgJTBWqArAzXqCNO&#10;067smtjtFnUhnCjFojBj39fcVPKdd+hsPG8YvhsCsG0teeFpmCQ6zhK7RzBWjXK3qmmoatTuCePh&#10;eGWun2jWGXdpxVpLE7qTCLJB7tb4WjmfMMilXkkkCR+LCIjnHsQXxI3gsB1ABlFTs0QQ/TjWdT8R&#10;Eb+AJDoefXqe9V4cNB3FU793EMoLPtxJqxk1EC9CjJbmm3tPYHHpbgnBNZZU2ylMkHqxEeE/aEHy&#10;0JEFs//SgiNi9bcsOLrK8N3D62o87q2/uwKH11l/k/1hH8aLER+NaN/+gaNX6bCP7cNnePEDAAD/&#10;/wMAUEsDBAoAAAAAAAAAIQDn/3RtDEEAAAxBAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5H&#10;DQoaCgAAAA1JSERSAAAF0QAAAGsIBgAAAJg8y74AAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAA&#10;DsQAAA7EAZUrDhsAACAASURBVHic7Z3pcuO6smY/eSy75trD6dMd9/3fqzvucPbZNQ92laf+AX6B&#10;FExKHECJtteKUJTLpkAQmUgkEglQAgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAIBFstp3BQayKv69az7x7/FvKv5eux6ROe4DgK4tE+QCsA59AiLRH4uUfhs8&#10;PUpfXkIvdsUS7PQS6vAQoJ0AHi+PcRzcp82a697Y4e26Wvr7D12Pe/GQgugrSYeSjiQdKAnnRtJ1&#10;8/NB+LvC325VV5C+z2FTJ9fjprkXQC3QtWWCXADWeah9ovSBHr3TtwNWWteHA2Wf7VbJL7NePPX2&#10;for6Z/04aj4rZX996fbiobMEO72EOjwEaKd6PEU7C9OZU28e4zg4l83qI4e57m3/tSz3dmK5D4lt&#10;ulrGZ+3nOz77aO3t4b4r0JMDSceSziS9aj6nzd9ulQR4Gv52pjxpK1dJxnz8fdfjvLnPy6IeT6VD&#10;wfy06dpJ8zd0bX8gF4B1HmqfiE63g70PKbFgadhHOlHywV4q6cPr5ucXSv6SnewbPWLnugdPUf+s&#10;I8+UdOKN1u3FQw0ePASWYKeZQ/WDdqrHU7SzMJ059eYxjoNz2aw+cphrbHPg+FzZhz1RDiI/Ff/1&#10;UDnG+ka5HRxjPZT0XMnXf6Wk1yvltn+07XS0/ZK9s1JW4neS3ioJ77vyitBKSXDvlAR5LemzUge4&#10;0HQhxk54Jum35l6nkn5I+lt5xetmwn0ApPUB9p2SvqFr+yfKBRsA8HBtlZ3u0+azUvIbLiX91CN3&#10;/GbCyQzPlRzt183Px8qB8wtJH5Ta9tFnqWzgKevfkZJe/ENJTw4lfZP0l6QrLdNePHSWYKeXUIeH&#10;AO1Uj6dsZ2E8u9CbxzQOzmWz+sjB19W+t5/prCn3nVLs8aIp11nYj91+OAb7QtKfSjHYA0lflTPz&#10;j5Ta/TclObiNrvTI/fylB9EtPCvxP5QmZndKwjlUUupzSX8oCfBEqYP5iBcLcAwW/C8lpbhu6vJG&#10;SZlOlIL135p7AdTCg8JbJd0+Fbq2BCwXbABAYgm2asiZhfYrnivV+aVSPX8oBXhvlcb8R+n0zYQn&#10;Oy8k/a6kB6+VM8+lNOE4VWrbz3q69nIJ+revMz6jnnjC6+3Sn/Vwdsc+ROaw00P1aAljxUOAdprO&#10;GDs7p13kXOV2ltYuu9CbxzgO1rZZQ+Qwl72M5ZbzfR/v8thZKeuqA+X+/WflU0Ji239VSnReeox5&#10;Mkt+QJ+x44DVH0rG5lhJQJdKnehcSai/K2ehS0moz5W3f3TdQ+o2ds50/67Uab+Fcs+Vt5dsKgNg&#10;KNb9UyU9sx4f6hGv6D0ASrlEG4Bc4CmyBFsVzyyMR4V0beP0kSOvlDMr7BB6wfxq9lo/HmIWkhcX&#10;nQ10o9SmV0qy+Kn8rpqnyr71b2h/qUU87ud58zlTPpLRZ+ZDfeaw00P1aFMdNLIOjxHaqQ5D7eyc&#10;dnFfNnfpLLFd5tabxzgOzmGzhshhjjlIfCbL6VApHqiJZT8U4jHWZ0rt+0zrWf32/WNcNB7l8qhZ&#10;chA9dqDflQLoz5SC51+UFPlQKdvpN6VVklulVaofzXdfNt+JQXQrRTxXKZ7bU3YKZ7y7w540nyPl&#10;w/O99eaxdyjYHd5lcao8GPhFDeja/ohyiTYAucBTZZ+2Kp5ZeNb8fK3kA3jMLjOGnOHyTMlveN78&#10;7UJPJ7ukJmXG0Bultr1S8tU+KR+r56SESz2crco12bf+De0vNYmJMefK27OvlLdnM4bOR007PVaP&#10;uvwn5lDr0E7TGGJn47Vz2MV92twls8R22YXePNZxsKbNGiqHueYg5TPFch99gFjrp4E8V9bVX0q6&#10;eh3+fqbUXj5ux39/1IsNSw2i27jG7QPOMv/SfG6a3/2mFEj3GT0flITnszi91cMdzp3iWPn5nSnl&#10;bCnjY2MulVe8/F2/WCBmWT1aRYGdYv23rh0o6Rm6tl9KuWAD4KmzT1tVnsPodxT4PL5NZyHasbtS&#10;PlvxQg93ArNPvN3zuXLiwp3Szr1/SXqvNKl0m1+L82j3oX9T+kuNeztw4Bd0HSvpwjcln/6Hph2/&#10;CN3UtNNj9Qj/qR+0Uz362tm57OI+be6SWXq7zKU3j3UcnMtmbZODlAO9tecgbWPmzwrlPhRiH32h&#10;rKtXSokw35RkcKb8Etk7Jf392vxbxlQfHUsMokfBvVYyTK+Uz0L6pJxp7pdXHYe/vVfe6nGh3KH9&#10;iW+YPVRSgh+SPiopho+Dcee4acr5rryt4bj527XWOxTAVOIK7KnWde2n0LV9gVwA1llCn/CLf3yM&#10;iM9C9E4119PjeQzkflPyF/y+ky/N755qZtgY7K95y6uzUX4qyeGDkl8WXwJlGYzVjSjPh8a+9W9o&#10;f6lB3L7+Umm3wovm9/a9PynvTth2713I/yHrWMkcdnqoHm2qA3OoDO1Uh6F2dk67uA+b+xCo2S61&#10;2m9Ovak5Di5JX+awWUPk4GB3zTmIn8kvNX2K83379W26+klZx181n2Ml3f2s+/HUR8sSg+hSEsy5&#10;cpDcb8T9orTCcac0YXutfJbUNyXBflHquN+bn2MWurccqyn/RHnL8V/N98sJjLcg3ykpU8xgd4ey&#10;ovjYGBu4uI1hSJaH//WnDABsM66xDuXfYpnbyptal6GU9/PPQ9qyrQx/p609NpW5qS3jPfq2Z1+8&#10;WONjg6Q8IC1J14beY842LHWm7Vmkac/TJhevkLcNqn10sLw+fm+qPOa0JW3lTpHdXPWcWsd929Oo&#10;Q311eOh3prT/0D7RdU/T1057QmLn2efxHWndr2lrC7+Q6KvydsQbJQfQjvomGU61M/saV7rqMvZ5&#10;ysnTmfJ2z59KPtiF8rg11gbH9pDW5TmkbeYYI8b4LFP1L96vb18d01/Ke46xP8Y7Fd4p+fUnSm3w&#10;UWmCbL99W38o61PTT1mSjnXVY+z1Y+10233G2t0uv3buOZTpO7a0lbNLO73Ldpqiq7V1dOr1JZvs&#10;bDxObKw+b2NKX5E2698Q3ZvqX28qywzpW1PbpXwW6b6OTOmHc+nNSuPHwV2MgfFebXXfZGfmsFl9&#10;/aRac5Cynx0qB9HLZ4rlLqWf1hyvrNvxiMYTpWf3Yo9PA3mjpPvXSgH0v5t/n8Ru0yUG0T0pO1Na&#10;+XjW/N6Tsp9Kih1f7HepvL0gHr1SnoXurHR3PndSB9z9woI2oZ8oHwUTO5SD7u7EPm/9TvnsJJ+f&#10;tK0D+OUU/sSyHMz3GU9t5fn6I+WO4usOm997ddTP3la3GnUZgjt22z1X4X6+Z9v59S7jsPi4HWJd&#10;FZ5HodxYpsuKbenFlPI+8WUifeW9qS08KETj7eOGtuma22luXev7LHO2YRwUuuQedWfKC2va5HKn&#10;JJMySBSdROuwn73tjLDa8qhR3i70f0k2r4192lMV37Ed3HTGX3mf+J02vZ/a/l19Ii741bbT5QQm&#10;vuzG47v/7nqVfX8VyrtU9gmijS3bqZad2de4UuN5LMv43Xhe4rlyxk5sa/9u6PbsNv10u7iOcdzr&#10;smNzjBFTfJah+tfVFn36apus+vSX+P0+tqStjnEy55fOvm3qcK00EftbaVLWln1XQ/7bWKKOxfpE&#10;/87ts2kM9PXR1xhjp9vaaYwexTZr82trz6FqzQGW5v/XaqdaurpN59p0tK9Ol7pW2tMhCz5Su511&#10;YM9BzyH63NUPu+o/1keZ6nvWnFfU6ltT28V/n3tMcL1r6Y1l6qz1vuPgLsbA+NxjfJq5bFYfP6nm&#10;HCTasdvmd+V56OV8fyn9tOZ45fr4NBDr6pWSrn5QykY/bf7+ovneVyU9/qCchT51rrJ4lhpEP1TO&#10;+HbHuVA+Y8fbKw6UFOFn8zevelkhbotybQyiYvvM80vlrScl/p4NwaGyktowOrPdhuI21OuH1g/Z&#10;L5/XnfBEOZsrnsPkesZjamxs42rYofLiwnFom7tQ9klz7U8lpf8WrqlVlyFEecdsNrezjbdfZOB7&#10;xjOpXMaJUsd3GVFHfjXP+bO5r2Xl43p+KC+gWEccHPCZZeWLFFzPUt5e7BlrRPwsbgMbvE269qvl&#10;3l1Bs13Id+42jM9S6o2fJQ6m1h3ff4yz0SaXtkHVdbJzZRv2XdmGzdHfatqSXclu3zavi33aU6/g&#10;x8XiA+UF365s1QOtH6txoPWM4BggqKV3ZZ+4Uz6PsKxjDTt92fzeb4N3Vo/19Fb5heR3ylkj0X84&#10;UNZtl/1DOcDbFsirYWf2Pa7Ueh77QufKMvB2TwfM/U6bq+Y6Jzp0+UElpX66njFo46wg+1jleaVz&#10;jRFTfJY7revAEP0b01fVXBtl1ae/WM+OlPraQfP7b1q3JZGDpqx4rI8DDw4enDff+yrp30rZd991&#10;P2Oshvy3sUQdc1nluFP6DqbNplif7NNGu9vHTrex0jg9st297qhDjTmU61drDqCWNt2n/z/HXHOK&#10;rrqtSxvmY0/LRDQHuaJOX4e2atPpk3D9kfI5vNalPouc9t/a7Kz7zVh93uQ/Tu0r0UcZ43tK9ecV&#10;NfqW+87UdplzTJhLb1wPn6DQZxzcxRhYPvcYn0aqb7O2ySFSYw7iesXv3im/TNPzff/NdYgLKfvq&#10;p7XnFfbvo67eKuvq5+a+50o+/kFTxt/N56ue0JGYSwyiGyusDcsX5eCBg1cXSgL3GUnl9oG2yUgZ&#10;CG/b9tG2amVFt3LfNv+6k9nwlEr6RXmV8UL3HXB36OfKZwu5zHKV353Q2yk8sEg5gPJG0u/KK0ff&#10;m++fh3Lvmt8fKa9EuYypdRnScdyufsnG6+Zft2NpvH0W00flbU/RoXvVlPGq+f9x+H402HfN3581&#10;ZbzX+mp52Zbn4XmvlV+0UMr7sqnXe7XLuw/RqEYnxQNKNP6lrvnFul4pjBPdWro2ZII6Vxv6WRxI&#10;87P4TeflqrDtyOfmWb42vxsSSC/lslJ2Hm07ooPlbIPnze89yLi/1ZbHnLZkDtnt2+a57brkv097&#10;6q1wz5RenP1OSee+Kx07FrOhYrs6cPlHU+8DZcfHWQyq3P5ln7DDV754Jzp6Y+20z9c+UOpb75TG&#10;C09mjpoyfHbfK2U/4YNyNtNJc/8/lHX7ve7rRW07s89xRRWfxxN8v/TdMnAQ3ZMPNb/z+ehRDzfV&#10;3X6anXhnu7Tp54XWt5BehnLmGCOm+CyW81D9m9JXpXZZbeovPtfyUjkbye8d+rfyBC5OZkv787ap&#10;+3flszM9ubtonvdvtZ8BP1X+ffrFUnVs1ZT3VslGPGvuF19UVy42nIbrz5T1yT6t1N9OtxF97CF6&#10;FO3uhe77tTXmUK7f1LGlnAMsyf+vOdesoasOEr9SOgf6uZK8LeuYqR2DYb8rv3wx6mjX9X9o3fcp&#10;/Zht7ehMydLO+vv2r8boc1fGfY2+ctc881jf0wG8WvOKWn1LE9pFzT08ds4xJkjz6c3npm2csb5t&#10;HNzFGGim+jQ3qm+zNsnBftKN6s5BYhDdJ1o8U05iKsu1HdxnP1Voq1rjVfQ7nQjxvbnuQ/M9L27e&#10;Kh+l/bdyXG7KjogHxRKD6F5ds9CsLD7I/kr5JQxWxK/avvoRFeNY7ZmkmzKPSiMh5QFhpfVyD5Sz&#10;T8/Dz22r+fEFqu+UDaXvsQqfWyXj5swgBwVsTE6VOuLvyllgMXPPK2q+/quygTxUNlpT69Kn88SA&#10;49umHR10jG3sa23AbZC8GuiVznfNc8cyVs337Ri6PW6beh8pZzd4Z4KUg1+xLX815fq7Nrxt8rbB&#10;7TNBKdukS9c8cK+UswDivW+aetqwlVvgauratufxgtUcbRgH/DfKelM+S3weD9gxU/Kz+i8KRLm4&#10;7aWcBeDBzNknvykHEk6UB/zDUF5NeahyeXPKbkk2rwvr777s6aGSfp4033kX7neh9Wz36HSfNGV4&#10;suq/fQ73OVC99i9tlbTeJ8pMiXNNs9POdHOw7q3yW+GjrfTk41lTn2PlIE6Uix3OH+HvrkttOyPt&#10;b1yp+Txfmn+tm2+a5/Hk0DpieZ8oZ0d9Lu6zqZ7Pmzr+qSQr61+0JVI+0s+TeDvwtjM1x4ipPov1&#10;2v1vm/5NtZW+56nyy6H69Bf72Sut2x8fl2j746CblCf9tj+/Nb8/VM7echa7J+FfdD/xpYb8Ny2O&#10;1rrHHDpWjhuemH/V5hfVxXHqXKmd7dO2+ZRSu53ehOc4Q/SotLvHLd+ZModyvWqMLWV7Lc3/nzrX&#10;rGX7Y+KSk0XeKM+hvygv3rm8aBf+aO7peb2T426K618o+9E+hsDvOOvTjjEIV9pZ97mhdjHq8zb/&#10;cUpfGeN7fmu+688r1ZlX1OpbDh6OaXPvYjtSDqrWHhP8/bn0xoHZayV77qzitnFwF2NgfOYaPk1N&#10;2y5tlkObn953DuJdk54jOYM8ludFMu+e8q7estyl9NPa8wopx9i+Ku88cAzWi3zflfu9j8Pu+3L4&#10;R8NSg+gWyi/loKCPXLGhuVUS2p2SYm/b6hc7m7dXeNta3J7RhicIMXh5qLxq5NV0G69jJcW1wsdt&#10;HHZCopH4h7LyHypvdfPk+1h5O8br5rteEbTxdUeK24xum++5TewYtRkDD1BT69InS8BO2JmSQfM9&#10;nbXrVdq2LJrnWp+cH28ow5Mdy8/GxPe3XrltTNmWPpbDA0ccTNRce6osbxsfT0aHsE3XbDita3aO&#10;45YjOx3x+WvpWh/5+jlqtqEHOU9c3yo5F34WO2leQXYgx6vgcTIQt9f1dTYslxNlu+kFuFvldnvX&#10;1OutshN10TyLtzTaqajV91ea15bU0P8l2bw+g/w+7akdGmdkxC2WnpzESVxs25fKWSRup7jDpqbe&#10;xbq5T9juRocs9tkpdtrj/k34nidmUSf9Mktf5+2iDvzHreXPlBckYsCjtp2Zq1/1IQZkpz6Pt207&#10;2aHcMlvKIG43tpw3EW2E6/lMOePK7emgnCcE8eOFoppjhDTdZzluyo1HFXTpXw1b6QW3UlZ9+ovt&#10;mp/Ffq7tz4HWA1+u7wtl++MyXQ/76w4otGUsTZV/H5asY9FG2M91dmec4Krjei+0Rr/GNm+bnd7G&#10;GD2KxwrZf6o1h5LqjS0K7bBk/39MO9Ucy8ojF1xX94euhUBnfr5srnG2fxnActvbjpwr94+2HXib&#10;2nGbnbVvNFSf+xwnM6WveH4w1PeUstyinKf4dzX71tg2/6XcB/5UCszWHhPMXHrjoPm1Ut9cqXsc&#10;3MUYKNWJw9inqWnb41xlkxxsL4bMQd50PGdcGHd5DjC7/8RTK8o67ruf1hyvHIP17qOV8uKAdcHP&#10;5jpbj59UAF1abhDdg5QF6I7jzuNrDlr+1kXZ2WLn2ZQx0NZRbbQ8sF8qK6E70Tslx8HbR+KWESmv&#10;zv/RfF41ZcYsHQ9ANnLOTPFZRA6cui2i82XZ2kiVL171Vo6rpgxvw51aF7fLJuJK/e/N52XzvR9K&#10;k614bpQNzjPlIFhsQ2+t8gsO/KLYb03bOHPxVair28U64M5fyjuucPo7P5Szfe6UVzftmDrYFTPz&#10;+q4Kd+nase7rmie1zgbx4OatO76mpq71ka/bqnYbllktfzY/r5QzBbzKf6u8OuuMATvz38Iz9130&#10;KeViG+S+58yEMgPdxxj4rDDr41R5OGO5tnxLWzKH7PZp8+LLozftWtq3Pf2k9QCsF4FdlzJDxO3u&#10;DBg7PtHZqqF3Xe3vPlFOtqPcp9ppLy78UtqJZlvk7Ipb5SOtvD3WEzlnVMSJf8xciYsrfq6adqZc&#10;dNj1uFLzeTz5+1TI4LD5+VsjA+8O9HbQtqM7ynrG7GufoX3d1PG98vZhX2c76wVKad23qDVG1PBZ&#10;ykWxLv2raStto4b0l5/KRyWeaV1347bpKDfrp5/ZQQLL/Ut4vtKXj+VMlX+fLPQl65gnxGVQwPoR&#10;g3d+llKfbprr4+LpNju9zY7cNs8zxe46QFtjDlX6FDXnAEv0/2vMNWvpqufn/lgPveMgBvOc/emj&#10;ClyvMgBo4pEzzgCNZ7MP2QnbZWevQ1uO1edNMq3ZV4b4nrfKx+bUnFfU6FueK40Ziy6b67wQU3tM&#10;MHPqzTflly1K3ePgLsbA+Ly1fZoaNquvn6SWe7eNbaU/H5+z1OVjretyrFM8taKtjrvsp3PO1+Ou&#10;AMu+jLF6QaAtPvukWGIQXcqdr1zttYA2/a0LO1xWMgfB+mxpPFTOYHcA3p3KZzrZcEqpg9rAWdnt&#10;YNjAnClvrXvV/P6b1gNu3jL7vPl7HORKh6WtjrfKgby/lc9S8gqpgzQ167KNOOHy9iEPzr6nB4q4&#10;cuYVtpVyMNKrc94Ks2qpdzSMfga3jycbbYbZbRkHyJumfMvb2xa9QngavhMHkyF06ZpXC6Ou2Rjf&#10;KDu/XuWN9dilfKX1yWCtNrTc4razl+FZfLacByCveHvg9gLDM+WMrSGLAlEuDhZ5K9WLpuzflRcz&#10;fir1t6jPP5WzO2rIw5ORWuW12ZJasnPGw75t3qVyUHkT+7anB+F+cWutnbW27C1nQ3jB7YfyS2Ok&#10;+fXEdiru7Ipyn2qnXXbMBPMk4FR5PP6rkY3HdX/fi45lnV12rHNtO+NJz67HFcup1vM8Ux6bnVls&#10;GXjnzVcl2X4M7do2zrbh541BlJ9Nu/xLebLjicOxsrP/q/l99C1qyM52dqzPovC36Idu0r9atvIu&#10;PKvr1ae/OKAWJ43W31IH/UzOhLJMnIEeM/NMlw5MkX8fuz71HnPpWPRx4lEeZd+JlDbY9qTNBnfZ&#10;6ZhZ3EUMhnxufjfF7k6dQ7X5FLXmAG3ttQT/f8pcs/ZY5vHXdsIBpXhPKfu6ziq3bfJz+rMKn2hH&#10;TpTtl+1IzITs245tdrbU+yH6vGkheK6+ssn39PN4l2GteUXtvuV2GdLmXsB9oxxsnWNMMHPrTZ+4&#10;1S7GwKlxGKndp6lp27vkEBN0+sxBPF5bl52BXuryjXKi0c9Q/pFyJn3XuLqPfjrXfF3Kdr3LZytj&#10;sE8ueG6WGkQ3mwQzRGhlxoYH8j7ZGAe679i6o35RUvx/Kb8M7kB59dwdZlV8vHL7Vjnw6TOH/laa&#10;fMbswbJepQPT5nxHI/ZvJcPuLMy4YmTDWKsu27DBfaFk1LyN5YdSR/+ruWfMEj5o/u6Jgre6vND6&#10;FkGv/v/VlOXsikNloxS3nDnwFQ1jbMvSgJdt+VPZaL1prrExjdkYfdmkaw5MRF3z37zlzo7OkbKh&#10;dTvtSr7SPG1Y6o1Xsf3imX8py9z9+aipt1f1z5QHnJips402uTiAboffLwY5VNZDOyLepibV7fu1&#10;y9vkmNSS3b5tXt9dS/u2p3a4nAHjeh1r3YFycMuTVTvdPj/c2SmHmrf9V8pObhn4f646dtrlXje/&#10;j8eD2BZ+1/13pPjjyeGmOs9lZ+K9dzmuONuo1vPECXI5qfDz/FBqf+/MiNlW27KEreMxo8bZbPHY&#10;vni9lPXA2VK1ZTfFZ7GeXSkHSDb1mVq28ib8bFn17S/Ws1/h97aL5U4YB1xsfw6Vj5SLx8oNySAd&#10;I/+hWapL0jHfp7SpN1pP9IkZi2022LL29dvsdF+/zhPqoXrUZnenzKGMn6vm2BKzqpfm/4+da84x&#10;ltnv8Fjs9o2BdPexc+UXmMZ4g9s5Bt4d2HFSypHyLqYhdqStH5V21kl0Y/R52zg2R1/p8j2j3+kk&#10;iVrzitp+25g2XykflzLXmGD2rTex/nOOgf7eHD5NTdu+aczqc130p56H5xyiy89aym0bV/fRT+ea&#10;r5s+i+tPnqUH0WsRg+gOQnjFqMxsK7/X5aj65ab/VuoAfjmKswDjYB8DN84afKn8Qi5p/dxQOxNH&#10;Wj9Pzmcc2ZDaiLuO8Yy5GyWD/kF5RcyGwvXyc9Wsy7ZJ8qHWz+49aerqbVCflVfuXJYnhDZuzq54&#10;rrwKfNs878dQhh1DB0d8nphXz8uVTSkPYPHYnyhvGzoPLpZ3rG/foEHZNpt07YPu65qa66NxL7N/&#10;vY1pF/L1c9RuQ4V6+llKvfmovF3O3/EiWax/DGj1yRSKcnH/8oDpxYtjZcfxh1Lg3JmYPmfMA3R8&#10;hqnyUOXybEvmlt0+bV4f/d23PbWdugof666z0WMg3U6it/k5CzRu035WoV5t7e/AqrQ+aboLZday&#10;02VANi4q2HH0ToO4+BCDgn3rXNvO7GNcKcfbms9jrJNtMrguyh2C7bLbzVlotnsxG9K4z84huyk+&#10;i5QXu+JihJ9jk/7V6KvR9+zTX6SsnzGT0LantD8nSv5Y7OPR/ozRgTHy38U95tKxtnHH3y2DB+ag&#10;4/oyKLzJ5g3J0qxhd2vMofzsc4wttf2fWv7/2LnmXLbfber7l0F02zlnods2eQFcuq//Dro761LK&#10;Weg+J3iI/7ZJ56M/OESf+zK1r/T1PaWcSepjKKaOGXe6L7upfSv2hSHtslK73as9JixFb8o6SfWf&#10;t0YcxveKPk1N295nzOrrz4/R5fj+g+OWcpfQT/c5XkHDUwiidw1McTXxpvPb65NfO6rODP6g/Hbx&#10;6+I7zta5U1JSn6flFa4Xyi9mcFbrqdZXBW04HSA5Ut4m9lm5g7atXLqOH7V+7qI7iYOdNeuyqR1N&#10;V9bkC2PzFgAAIABJREFUl9CW5VYRhd/ZaDjjM56b91Xr8ohlRAPtgbmccPjv0ZGV8qqqB5fyBQse&#10;lJyh4bKHrIL73l26ZoMfJ6VRv9ru44Fyl/L1c9RsQz9LzHbzqrjfCt0m85gxU/5+SJZQ2b88qfDW&#10;toOmfG/J8ip+HJz9DDX7m1RXvm0r7FId2S3B5vVlKfbUASyPHcdazwSN93zZlHXYfOeb1s8zrN3+&#10;0Xkrs2Vi0N/6OYedtozsx2zLsGyzr7HOtqm17UxXdtEuxpU57Wb0q6IMxgTopHVfyYvb1sd3zd+O&#10;lV/SbN8t2tc5ZOcJzVifxeXF3ZBd+lfbVsYssqH9JcrCQXTfN9qgMnv0Wsn2+Izfvvo6Rf59+8MS&#10;dcy0yciT97aFiHJhLl4f7dk2O92X0o5NsbtT5lAxQFxzbHG5S/T/x7RT9Edq66qvib5JPGrgSHlh&#10;zcc/xCNjpByAi4G4F8pnETsoNdSO9NX5sfrch6l9pa/vOYffKd0/TqSW3zamXeYeE8wS9GYXY6A0&#10;PQ4jdfs0NWz7Nj9JPa7zHKR8zj66HBe1rMsx4XYJ/XSO+TpB9IE8hSC6dF/hHURvW2Hs+q6PgblT&#10;fkFANDaxozhbJzq2Xjmy8SrPQ/SLBl4137GiO2ji1bF4LvZlKDM605vqqFC+J4e16rKtE7ocb/k6&#10;CXX9ru1ZS7GNT0O9pSTLroyFaOw3nbEl3Z+YlG3ZZhhLecfg15DBbZOu2Ri2ydFBXbdRmYmyK/m2&#10;PcfUNvR1UVej3jjbbVOWSmyfso22Eevn54nBA5fn9nqv9QB6uThTo795y9dBpfKiLbEcaspuKTav&#10;D23y3rU9/djc407rQSxPVN3WLsPZeM5ssDPsLLPadj7qiScRtqcO+Eh5Ea+2nfZ1cQtjdHS75N4m&#10;11jnOe1MmTGyi3ElBrnneJ6ubaRxsjG0/92G+nkb+bHWX5z9SfkFTNajuZ5Vmu6zSN12pdS/2rby&#10;RuP7i+2Pdc71dp938MvHmZ0133MWundhDdGBsfLfxT3m7E/++zbbF/XJ9rXUp3h9Gexp07mhwZcp&#10;dnfqHCouzM8xtizV/58616ytqzH4FX1c26SVcvbnSXOv+GI7H80ZF+Zi0N0B/6/KxyH2XfDpY2fN&#10;GH3uy9Cyx/ietf3OS+W5zRzz6zHtsosxQVqO3sz9vDXiMC5nDtu+TQ5diTSb5iB+TqmfLrf5tV2L&#10;07vup3PN18f4A0+epxJELzOmYnBiUzZGHBwcwLCBa+uE5QqlM1RjUKl0fKXcKf2G3Lvw8dYTd/wv&#10;SsYznrMcO/1Bcx+/1KnMhm1rk1p1GTKpPw11vVR26rZNvMsyokz8AqtYRpTJWfiOtyqXg96B1g1o&#10;bMvS8dwk76GDaZeuxW3Rm5wXB3ejY+sg+jPtRr6uU+023KY3XUfNxMEorrzGbah9nqltUI0Dvsv1&#10;QNt2RFTt/natrM9z2ZKpsrMjU9vOlPXsa/P6shR7eqAcxLK+2aG2g3Wm5Hy9bH4fs0DjOX9ztH+U&#10;+53u7+yK961pp8tswbgovmmCWtrXss5z2ZkymLWrcSUu3NV+Hin3k+NQdp/dfV34Hj6v0pMe67a3&#10;wHoH0InWX7I9x7P6Oaf4LGab/knz+GRj+ot0PyPO9Yv251Tt9mfMTqCx8o/nz851jzl17C5cE8ed&#10;W63rR5et9AvH2vrfNjs9ZIysZXfHzqGiHs4xtrjcJfn/Y+ea5bhf22f278oMUuvHSqkvPW/K/aFk&#10;l2IQJwbdpfUjF2IWepnJOrQdu3R+rF3sw9iyh/qec8wrfMb1XPPrIe2yizHBz7EEvdnF89aIw5ja&#10;tv2upcwuOQydgxypvy77PPRN4+o+++kc83Uy0UfwFILo0Tlt23a8afWldGxtLC+Ut9KUnTAa1wOt&#10;b/G5C+VF4/tD6y9O8ccTmJ/hnvG8XDtKbQa9q46uZ9dAMKUu24LfUweflTa3cde215iR8az5jq+P&#10;Aaqy7KnyHuNER1272nLvaPCPm9/HSa+D2buQb3yO2m0orS8WrJrfb5u8xezPWJchW5nbdNa24zaU&#10;7cHaCxYe1D1Brt3f5ui/ziysJbu27Wb7snl96WrXfdhTKU9GYvAgZh/45crnyhkLn5WcqKvmO3Pq&#10;iZ0xO5mx7rXttMuNOhXH80392vI51bp9Lb9T2874Oe247mpccb3msptd/TpeM6b/3Tb1+6S8MHmp&#10;nKHoOsUMMPsQMcBbU3Y1Jsx99G8OWymN6y8eu8ogeuz3tj9+ceBKeRfM0OxRM0b+foa+sliSjvXt&#10;T2XZXbayq8w2Oz3UPx2jR7XnUHOOLbGuS/D/p7aT/1ZbV8sgumVSzkechX6tFOT73Pz/VXG9A0sO&#10;uh8o25Gvyr52DTvblh06RJ/7MLavDPU955pXlIvjNebXU9p8F2PCEvTGzPm8NeIwsazaNisGm7vk&#10;IK3rad85SLRlm3Q57sLYNq7uq5/OMV8niD6CpxREL1fL4upXl/NXbtmIgU2fM7Spo0jrx8bEVTav&#10;sP1UWkl8r9SZ4mq/nZSr8CkzaLsMuuvY1TFiu9SoyxCj63tK60GiPoNPnzJKmZxo/cV7pWGOK8zR&#10;gZRyW5ZGd5O8hw6m23StzeC7HeKWLNf3svnXuuGA7i7kO0cb+ln9LFKWuevYhgdjt08MgPdd+ImD&#10;uuv3U2lCcKUcRDgKP8cAQnzWmv3tsHJ5ruNcsluCzdvGpsnPPuzpXbimDGLZwXutnKVypfWz/m6U&#10;nc259MRttE3u0nQ7XU7Wo56W42ykS667sDO/imt2Pa7MZTfbbMV1cc0YrPPeRfFLSUffNJ/XymdS&#10;O+vGOjyH7JwpNNVnGaJ/NW1I15i8qb8Y3yM+ayzrVkkefmmh7U/5sq4hjJH/N2XbPNc95tKxtv5U&#10;6kebfWizlWX/i75Ll84NYYzdrT2HmnNsmcP/6cNcc01fM4fP7ExJZ6hL2Td5rpwte6DUd7ywdh6e&#10;xTI8a+77uvnebfjOkKMq+tpZM9Yu9qGWj7LN96w9ZpT+olRvfj2mXaT5x4Ql6Y20m+etEYeZy7b3&#10;kcOQOcjRhuds003r8jPdH1ftU+27n5ZtsMvxCgKPPYjeFgSLq1FedeuiNJZ3zXfi23G7ro8du+yA&#10;B8qBzSslA/heaQJixY8fr065Q5Qdo60jddUxUrMufTkIH39/U5B2VfzsOh+GMuzMlUbRRuZcaaL3&#10;QjnY3Dbhj0YmGscp8u5L18DcZuCi83KufMbgnda3ZNmB3rV8a7dhlHsfvYkr5B4QT5p7Xyo55j/V&#10;z+GI25+OlG1AdPAdQD9XcnK+a/v59VPksapcXixrDtnFPr9vm7eNJdnTMojlieepkl7fSXqrvGX6&#10;u1L2SszeOqhcrz5BuVvNb6djn5TypK3NOY7f2VTnsq383FPsjAOx+xpX5rCbZTA1PtO23X198CTS&#10;yQ6+tyeVB8qLx84YutC6nanxrJbNFJ/F9NW/mrayvPeQ/uJyYlbUrbIv7YBJtD8XSgH0r5pmh8fI&#10;/7C5ds57zKFjsT/FLHdpPYheBg9sK53tK60HOx0QqxnsqWF3a8yhfF3NscXttRT/v/ZcU6qnqy7L&#10;gZ4YRD9rrvHRHjdaD4gfF9f7pei2KYfKu+l8JNS2ZJeudtm2uDvWLg6px1QfpY/vWXNeMaffNrZd&#10;XL85x4Sl6I3ZxfPW9mlq2aw+Y1btOYhtfxxXYx+Mst13P41l7Wu8gobHHkSX+q1+dSlPl7Hs+m7X&#10;xLLMJonEiYrLVce1ferozunJ7KbnKw3j1Lpso7xfGRxdFddFIyhlw1iWF/+NHxvFN8qTPQ80bXIp&#10;5Rfbcoi8+7R9SSnHlbI8Ssclrpi+Ds/1S2mgdQDgUOvMLd/4HDXbsBzou/RGWm8fH3Xht1tfKTn0&#10;3j61LdDTttqu5rs+o+xaeTvqsdIA7Ht40hEnwJGp8qhd3hyyK3WwZj3H2Lw5y64tD38/Zk544vm6&#10;qat3QXh3hLNAy+2nNeu1rY3cR80cdtpjurM6nLURj+ZqC/xvqnN0VGvaGWl/48ocz3PbXOf2tAzK&#10;ycYQfP9YX+u+gzV3ygtInjR6oXgVvlf7Wct6DvFZ3A/76F8bNcaIof0lYhn4Wuvl6+Z6Z6F7YXls&#10;FnoN+Xc9Q817zKVj1hlnqq2U5V4eN3iuZCffNj932cqa4+QYPWqzu9I421cGMWK9yn/Hji1L8v9j&#10;WWPbaS5ddXkxICXlto46Yj/Z37/WekKAj4HyGcQ3zXc+a9yLifva2al2cRO1+krf/jrXPL623zak&#10;XeL9XPc5xgSzJL2Z+3mnxmG6fBppenzMY+CmPhDL6jMHKfW27dOmy0fKco3lLqWf7nO8goanEESP&#10;K1vbtumU34sd+kDZoLWdG2VD4zOauo6NiR93Xp//dKTslMQOHh34uIrWVsc75Sz7bROZmnXpQxwY&#10;3O6WjYOQLs8Dletzp7xFKJYV290TexvjM0nvJP2hZBx9XtttaKMox1J+dx3XSd3y7tv2kVKOHhSP&#10;lJ3Ln8rt7sznt81znTW/9zmCdj5PtC7DueXb1iY12tA6UzrsfsGXM2biKvELJdm/C+3zQ3lb6aa+&#10;H4nnrsX6+U3mN8rZAN6O6mz08i3ntfqbKpdX9qM5ZLcUm7eJJdpT670dae8+scPr7c/flLPQy+Df&#10;Ltq/bVwsJ/E17HScxMTFxmjDy4DXNrneaF1Xa9mZ70o64wzTXY8rc9lN6f65qTfFMw3B8oxlOXho&#10;ubRtwy39qdrP6gWQWL40zGfxC6yG6F9NGzK0v7TZn5gR7YCX7+12/ab0IrQxWehT5R/tzFz3mEvH&#10;2rKGHUiJwQvLzrbyd222lVJ/O92HWnZ36hxqrrHF7bUE/7/mXHMunzn2Gd/vVDkrdqUcgP+qvDPT&#10;n1vlrHfPzQ+UA+hjstD7jvOxDcfaxW31qO2jbNKnmvOKO9XvWy7Lz92nXaT1APEcY4JZgt7sYgw0&#10;pa8h1fFpatj2vnIYMge5bfnesXLg2br8Vvd1+Ubrdey69y77adkvdz1eQeCxB9FtHK04basvXYYn&#10;fteGzZ2pS0mPtlxfTkjumuu9+n/V3DN2VhtW/z6eu2QHO97T99uWZV+7Ln2Nt1f2XO6x0taZN6HM&#10;O2WHz2dT/VLa9vIt1P0mlOFtOH6mk+b/vzUfZ+zY2G46yqWUnwNYfeXddv0mSj09VM44fdPU9SC0&#10;jTPB/mj+PVKSg51PH+dSDlBzy3dom/S93nrj398pO/1vwrPcNuXFAfFV87dLpSDjJ90PbndR6sRK&#10;edX4l7IN+aSspz6r7q3Ws9HjM9SSR83ydiG7fdu8bbTZ/H3b09h+llN8B8Ktkp59VNbtGHDexZgT&#10;7Wnp9F+HsmvYaWndufTnWPkc1uNwbwdC92FnvCPgtMe947PVGlfmsJtttiLaxaF90LJ81tzzVO22&#10;yTp7rjyR92JmzNSa41mn+iy3ypPUXdrKcuLft7+UwcoyiB63Md8o6XnU+aEBxKny3xa0X7KOlW3t&#10;fx3YtD/hiXuXrSwTg7rmL6WdHkJNuztmDhWDRbXHlk3zvV36/3PMNefymS2HmJnqdyVc634W+qq4&#10;3vbLgaXL5vqPygvQQ3S0rwxr2MU+dZnaV/r4nrX9O6lu3+oK5m1qFz+rs4NPWuo5dUyI7FtvdjEG&#10;RmrEYaJP42DyVNveRw7SsDlIGSuyTr1SjpGUuuwdFW6nbePEPvrpXPN1GMhTCaLHLLC2Ffu279mJ&#10;Lc892jSpj0oq3e+AvvdF8/EZYh6cjpWdB4XybKR+SPpb6x26rGN5zzZsYGrVpU/mWTRol8pnUtt4&#10;/9mUbeN9opzhe6AcIFZLGUehDA9APmPvZVOOs3tK59Jt1NaWVy3X+do+8u5Dm67FLK/Xzc/nyueh&#10;nSrJ6XXz85Wy8/lFOXC7S/lu6jNT2rBNV6+U5ftneBbr0/PmOeNW809Kg39sn23PEweecvuZ7ce1&#10;ctv7bHrLxxnpdlZq9v3atmQu2S3F5m2jS3/3bU9Lh9c6GR2rT0ovqImZjXPUq6v9Sz0pbb2d6ql2&#10;2gsDLt/yOFTqe781dXJ9PIn3vbfVubadiZPjXY8rc9pNO/d93t/Rh0Ol8e335t5eGHKdpWxT3ypP&#10;qr8rv1DrWnmhueazHmiaz/JVeUIUZdrVZ+ayIX36y9fm4wzWGLC0/XHw67D5vc9B/6CchT50MjZV&#10;/n3G8yXrmLTezp4kP1PK9PRE3ZPuaCuj3mx78W+X3elLLbs7ZQ4119iyJP+/VjvN7TPHxQzr7GGo&#10;zzclmxBfcu62jwGpVbg+zmGGLkQM8WFd/zF2sQ81+so2fZrDv6vdt0r59WkXt82h8tFCc4wJ0nL0&#10;ZhdjYKx7TZ+mTE4da7P62uAhc5ArtceK/lDW5ZPmd226HJ/J84+hc8Q5+ukc83UYwVMKovtZrTge&#10;IDZ9N64ElSus5eAQA25d2Q7ulN+VjJEN06nyam584WHczuQAymfl7U7b6ripY/jaWnXpg1dO/aKZ&#10;c+WXyrxr/u+2tdxWyqtvdtZulYzKVyVj9FzZ+HnAtdFYhbY4CXW41LrBrSHvXxuu30S8d9wOd6Ps&#10;SMS2iYOXA+h/K01k43nIu5bvXG0Y+80nZVmfKDkUZ8qr2TGj37rzWdJfTfsMyXCJA4+3fnlQjn3a&#10;gQSv1p83dXql9TOqa8qjtnznkt2u6znFGViaPY0Ob8wYcN18Dvr75t+2XSP70hP/vqadjm1ih/Fa&#10;OZPuD6Xx5EppYnGn9YyabXWew8542+8+xpU5nkdad+CH7O7rws98pryz6q2yfBXud9qU7d0XUe/t&#10;W9QcI2413WeRhvWZOWzIkP7iBeSuILpxoOBD0+ZDdq1Fasl/W7bfUnVspaxnzjY7Lcp1EDLaypvm&#10;Gum+jfC1fe3ONua0u6bPHErh97XGljHtNZf/P8dccy6fuVz4cSDMi2tflY/Fin9z8olldKPc1z5q&#10;3DsVYrv0acepdnETc/SVTQkcc8wravttQ9rFY+1tc+83Tb1rjwlmCXqzizEwPsOufJry+bps1pAY&#10;zJg5yDet6/Lvyroc+4S/77hQtOlR7/fdT/cZr4LAYw6iW9m87eZGSWHim8Y3GR0bPjXXxbcjx+Br&#10;2/XXG6736uEHpQ5wq7wVyh28NNpx1TB21K46Ruew6/lq16UP/v63cM875QH6TCkIeaf1e31SMiDe&#10;UijlAcQDyjPlDE2v/HpScqVkPJ4rtdf3oo2kOvK+2HD9Jsqy4kt4YnbCSfhOXEh4rxRELzNGdi3f&#10;udrQmSp+Fge0/fIPn/NYPofPiP/QfL5o3AQn1i/2L09WHEz4qNSmXVnsteRxV7k8P+dc+r8Um7eN&#10;JdpTX/NTOcDiwPpnrS+edU1096Unvm8tOx3L9Vmt583vHAg4VB7n48TF9d5U57nszL7GFZdR83li&#10;YkI5Idq0u28TUcetA9EXiPxSar8PymNe3D5c81mjvk3xWZyluU3/fK+aNsR/H9JfSjvnSaU/pU0Z&#10;ujhdUkP+fQJbS9QxX+f5yZeivMOmnm220hnEzlS70Hi7s40xeuQ69NH7eK20eQ7lv88xB9CEutbw&#10;/+eaa87hM5e+iV906CB8nLPdFddfNh9f/1HDdoq2MaQda9jFLmr2lW2+Z03/bm6/rW+7/FT2KZwR&#10;7+eoOSaYJejNLsbA8l678mmkfjbrUP3kMGYO8kHZ3lmXn2tdl62zHldXodzo24yZI+5zHlZeX2Ne&#10;AQ2POYhu7Bg4U+Yy/Nw3s/CDknEpXwYUcWDDg4+v/6r1zuVV+g/KWawvlTu2t5L4Wiu8g3Qx03ho&#10;Hcvnq1mXPsR7+lytS6UVQTtgUm7LS+UXzUTjrVDGXSjDK6aekPit8tfK53qVbVRmt0yVtzMvhk5Q&#10;fO/3zTNcNOUcK2c2e+W/zI77pPUtXb73PuQ7Rxt6Ev+zeVb/7O1X8VmcJWDd+dJ8fmj4YNH1PF19&#10;+mNTl59KcvNine9pfZ8qj3jNvmzJENktxeZtY4n2tHS+7pS3jDqIvukYhX21f2nra9lpKU9i/m7+&#10;/0Np/PAuHk/iv4fvOjvouKXsueyMy9znuFL7ebw4GM/C9CRk2+6+Lm6a+1hPnBVl/9TPcaUc5PG2&#10;YvsEc40RNXyWO+Wt+9v0bw4bMrS/lEGduEsuludjpMa8TDRSS/67uMdcfojl8En5qC6fr2tbaZ/v&#10;W/N3H6lwqKxPMcO39jg5l92NbbBtDiXNM7YMba+5/P+ac805fWaX7wSS983PB8o+7met+79+Tgfv&#10;rpSPR4q7WcYGdIa241i72Ie5+0p85lpjRllebb9tSLt8Vt59ea15xgSzBL3ZxRgYn3dXPo2KsrbZ&#10;rL5zi6FzkA9KuvtTeVyVsi47W732OGH2PQ+uOV5BYLX9kgeNt6+dNx8ff/FD9yeHJYfKL4o4a353&#10;qbzKWhqtQ2Wn1tmoNj7l9XEietZ8bDC9GucVsivllc0LrW/5OBhYxzZq1GVoB/SWmHj0hTN2fT/f&#10;y9mXcau4630Snv+Z8nbEuOvATpyvtVzcRpb/0LYs5b3t+k3EsrwC7Of13+JLya6Vt+K4fbqc3V3K&#10;d2qf2Xa9syC9Su9n8ZYmaT2g40Wz+DKPIbrq57Fcuuq3Ut6aZVvjifB3JVvzK1zr564hj33ZkjGy&#10;W4rN62Ko/rZRu79Zt6yHZ8q6ddHUrU8/3Uf7OwhXy06X46fL9MunnCUVneLL5junPevs8mvZmblt&#10;Yh9qPc+q+c5rSf9H0n8oTQIuJP2npP+r5KAPdcqjPEvdPFBeSPKYF+u3qzFiis+y0jAdmMOGDOkv&#10;/r795zeS/qkk81fN3z9I+i9J/9L4s9Db6jdV/ru4x5w6dtyUZ10pg+guq7SVP5Xl58l+7XFybrs7&#10;dA5Vc2zZt/8/51xzLp/Z44H11T5ynGPHhVXrz5lywG6lnFnr68cuxg1tx7F2sQ9z95Wu+9UYM+by&#10;24a0i4Pzx8o2u/aYYJagN7sYA0t26dP0sVl9bLB6Xhd1uWtclbLtcz+oPU6UPJT5OvTksQfRYyaN&#10;FdTG6EabB2t3Pn9XyqtDXcHKtuv96br+sPjE1ajbooxb3Q8mDKnjtmedUpeh2Lnz2U++n42IV87i&#10;/cp7HSg/f2mE4nd9bbnCOqUta7V9WZbbPAZoo0ykdR2ObbPJ2d2FfHfRhu7TUXesB6r0HGPqV7ax&#10;sxJ8fZRPbXnsw5aMld1SbF4bS7WnZb3axrG+gaR9tH9NOx2fxfV3QMDt4vrERfJ92Zl9jis1nqes&#10;l89w/A9J/6v5/2elAPp/Kr8kbUyAzrL3s0eZlvXzPXY5Roz1WfZlK7vqvq2/xAUTv2zsn0pyP1QK&#10;mv+PpP9WWjQZe/xC1/NOlf8u7jGXjsX6ucw4sbZ+xWtXuq9Pc9qRuezu0DmUy68xtizF/59rrjmX&#10;z1zaqFheWxA+yqur7lN0c4ydHWIXh9ZnTh+l7X41x4w5/DbXc1u7+Pu+dq4xwfVZgt7sYgzc9Bxz&#10;+jR9bFbfMsfcO+pR/N6mcdV/rz2uPpT5OvTgsQfRjTuR6Wt4VsW/d8W/U6+PdSu/G+u5qZwx95yr&#10;LmPu13bfeI9tsmoro+t729poF/Luoqus+PcuHR4ySM8t31214SbdqamnY56nr62pLY9d25IpsluK&#10;zZuz7Jry3VTGrus1dpwr7z3WTg8p867l2r517rqHv9dXfvscVzaVve15Smf/SCnz5U9J/1vpxVe3&#10;kv6tFET/H60fuTa2fmXduurXp6yyzLFl9Smzrey275XXb7vfHDZkU39ZKcn6XOkFXP9UemnaMyX5&#10;/qWUhf5ew7eSb6Om/Hdxj7l0rJT5GFs5lx2Z0+7uc2zZp53eVzv5O1P61lDfZGn+2xB9nlKfuXyU&#10;tnvucswor63d5rsaE+K/+9SbXTxveb/yvrH8Wj5Nn+v7ljlWXttsX1n+nOPq1H66z/EKGlbbL4Ed&#10;Uyr4PtlHXTwQwfwsSdegvjweinwfSj2nstTnXGq9YH+slLeMequvt5v/phRAP1HaDvrfkv6fclZy&#10;TT16CP7ALus4d1+13M8kvVMKoP9DSe5XSufA/pfSwonPEJ3z2XfRtg9BxwAAxvDY/LunZq/38bxP&#10;rY2XwGPrp0+Co+2XwI5ZUgfaR12W9PyPHdp6WdSWx0OR70Op51SW+pxLrRfslyOlMxT/UDoH/Zny&#10;mZ3HSmdJ+sXWF0oB1do8BN3cZR13EVA+Vgqav1NaLDlT2nHgFwh+0vCXjo9lF237EHQMAGAMj82+&#10;Pbbn2QZxmKcBbf4AIYgOAAAAAGaldITLM6WXSb5tfvZ5ipdKAfS/lYKqbS8Rg4fHSmmHwQul89Cf&#10;Kcn1u1IA/YNyBvrUc9ABAAAAAB4cBNEBAAAAoORGKeM8vjzyl1Im8sfm803pqA8C6A8bn8/pF8rd&#10;KGecf1Y6wuWLkvwJoAMAAADAk4QgOgAAAACYO6Vs4+9K2eYXSlnot0pB1IvmbxfKQVWC6A8bv8jq&#10;SmlhZKUUNPf/vyrtONjFMS4AAAAAAIuEF4sCAAAAQORA6XzsE6WEiwOlYPmNUmD1WjmgSlD1cbBS&#10;kvWJkuydkX6ltFhCAB0AAAAAnjQE0QEAAACg5ED5mI+VcsA8fuBx4SNd4vzAOw2QNwAAAAA8aQii&#10;AwAAAEAX0VckkPo0sMyRNwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADf&#10;rIdUAAAAlElEQVQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAEA//j/aIIynXh6N0AAAAABJRU5E&#10;rkJgglBLAwQKAAAAAAAAACEAVDwt4lwUAABcFAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBO&#10;Rw0KGgoAAAANSUhEUgAAAXEAAABrCAYAAACBvbLtAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMA&#10;AA7EAAAOxAGVKw4bAAAT/ElEQVR4nO2d6XLjPA5Fr7PvSW8z8/5vN9Nfb9mTTuL5QZ4izEi27EiO&#10;Hd9T5Up3YlMUBIIgANKSMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHG&#10;GGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhj&#10;jDHGGCNp9N4d+IA0yXS89F4Y08576ajHxgDYiPfLSNKWpJ38cyzpRdJz/mmFNe/JKL+2lfRzpOXp&#10;p8fGQOy8dwdaGFX/5gF3fdCj6ud4js8uCoPjQNKxpH0l5byTdCvpYQl9+Ai0PXvp7fKr245tbsKz&#10;GUnak3SYX1uSHpX0817JoA4hB4+NAVlFI76VX7W30HXWrmd85c8tY8bfkXQi6V+STvM1f0n6LulJ&#10;y5lM1pmmZ4/HxvNfVIbT2kY3Xt7W/ZWGcXEg6YukT0r6ei3pHw0/Pjw2BmLVjDjG91DSkdKMLaUH&#10;fpdfD5ruMaCox/nnOH/uRsnreB6o73gbh0oD5JOScj5LuszXN+00PXsM7aPK83/U/IN9S9Kuige6&#10;p7Kkf1DyBu8k/V2g7XViS0muZ5K+KclkT+n+rzRceNVjY0BWyYhHT+GzpK9KhnikNLguJf2Q9Ftp&#10;6dfkNaAsx5L+raSsY6UZf6ykOEN6GyMlme7l+3jK/96W8w/TqJ/9FyWvbVtlAv+t9PyvNJ8h55kc&#10;57Y/K00StI0nikc+1CS/CjA+0M89JdnGVeuQ1/bYGIBVMuJS8RTOlTyFU6WH/Fdp4I1UZvC2gUzs&#10;7ULJGDA4/2h4RYVR9TKzqZ/9mZJ+EjvdV3nuGNsuhnxLyVicKS3lvynp0paSLh3kNq/V7hx8NKJu&#10;Elp6j2t7bPTAqhlxZusDlaXvttIAZtDdKQ22tjga3sZubudZnvHXgfjsj1SevVSM+Y2SsSWk1qVN&#10;lvHnSsv4UyV9wCF4VNKvHW2GftiIfjCW5ZnOw1bDC+/6TMnDPlEy0rUSxqoUPIz3UthFrrfpA6t+&#10;7shjV8mwnymFRXbVTXeZGPjskYqxRkfqa3Vhk59RHywqP8u9gVXzxGuoHpDSQDtUMuJXSsmYvrPa&#10;cRKoFSZeZ6jr1SWRXa/X1G+Sgou20/Te2M95256XWJUilbj2iVJo7EHTQx944fv5Mxh/ciNbUz5b&#10;t8PPWi/mkcEyZNumv+OG383LqoyNeL1NKg9tZR2MOMlIPLITJUMel9V91A8z6OMLxYlJrz7K0dqu&#10;h3fJ9Yj/t91j9CjrdurSzFlllqPq89GI8rcdFbnUfaTdvgZUbJ8+HSg9/0OlSXzas6fPR0ohlMP8&#10;u8fcNvfSRptsuf9Ynhhf00J8Q8qWdqjyifpE3+LvuvJeY6MPuW8Eq27EX5QG3aNSX/eVBvK5khHH&#10;G39LaVjM2B/m9veVJoxtlYnkUWnSiDH5RZJgKGjcdLGvEreXSgKP0sh4vaZ+Ixf6TcjgRUk29P0+&#10;/0Re46otjORe7gPXJa5MRcMo//1vfg+bRf4uKJMaBioyoDxwV8Ubj1UqbZPSXng/93SXfyL3aRMa&#10;eRVku6fJHYfoHnpBmWKcXIaWbQw57Vdt7eT3owPP+T1d80PvMTb6kvvGsMpGfKz0UB6UDPa2UlyT&#10;5fG50kDGG19k9o+1yWe5zVMl5SHuSj/Y2fYnv1gJzKOsGHBqdT/lnxio6IlTMfFD0k8lY47Bot8H&#10;ub+x3zGJ+6Kk8NRC03dq5uk7seNTpQqOk3zPGMo9TYYktkIfb5XK/36pPI8+BlJsH09sT8mzPsn3&#10;ikGu4X4O8z1RjXKvJNOxSo1002cJ3Z3lF548so3e9N/cx0sVGdS7H4eSLX2NK9RzlV2RGFomhHuV&#10;CWWWR/5eY6NPuW8Eq2zEpaKA1/n/LDspRcMbx9OYBwb6sZIx/aY0CA5V5IKBgwelwUK1DLHZea65&#10;m/v+L6Va+JPqegr/jpuVUNCYrPuU27jI99FW7/sS+n6gVBd9WfU9lmZ+zp85VZItnhiDN4ZrHlQS&#10;htGD7mMg4Tkr9wFvE6N3rRJyiGDY8MLZ5s2mFnYPTvPgKUn8ku+PRHpTbPivStUL/X4J7xtKtujT&#10;qZIefFPSrWikmfifwmcxxG33L73P2OhL7jbiKwQzPTv1YvnhkYo3fqeS5OxCPbD+o6Q0hyq7+B5U&#10;EmBsUDhW8QoYGCx9Zy1PuSbJ2a9KA2RLZVnIRLSrorw7el1RsZ8/S7/jpqgoCzZXxNduvgaxxKfQ&#10;P95Ped+hJuONLMljGIelNUYHub110wxGi/b2VQwa3nhTgjPKCGO/rbKiu8n31bZya6qGYa/CXxXZ&#10;kjQlJMZYIrTwpOFkS99p57PS5rbPKhM/YcgXlRAF94JOPalZb5c9NqQy8fYh942Kj6+6EZfK0omQ&#10;ypGKQaLk8EblYXcheuHs4jtWUgCWZ9e5va18zQslw0lMvj44qAuxVPJUSWlvVUIm0es8yH28VfGg&#10;6PeJys7G0/y3GyWjFpfdLNUvNJncw9g31VvHJXo8IOkyy+Qx38dJlgeJxrN87Uv1t2mGcNCtSgiK&#10;+HhbgjMaYVYeUgmlEGOflhCFJxXdutHktn9CGJ+V5LunJOMzpRAI+Zq67b5kW68k8ZRf8nt/5z4/&#10;q3jr0Ti2hVPea2xE+pb7h2YdjLhUEkFS2QhyotfeOMo9jToufZHbGed2/qd0KM+NirdxqGTwRkoe&#10;9L6S4pyqhCVmxeTxpOOWZ0IlHAR0q0kPGm8JQzXSZDwdD/xGKUTyPfenVniM+oVKKOpKzRtn4nL1&#10;OV/7H5UQDCuiM5UqD55JjMV2nVBnwbMndDYtwSkV7/BEJZGIUYix2jZiCI/wBjkFksJSmUwxkucq&#10;njYhhbo0ri/ZopfoIXkV5X5/z69rTRrxe6XQCPdVQ/+WPTak/uVuT3yFiImMJ6XZFg8L5aTkcJ6l&#10;G9UCxKTvlDzZn5pUvpEmFRYPmp2FKE4XRWUCiYOIkBEZd5K5d5oc8AxqkpnEwB9zv78rGYOY7MPb&#10;w6Cz7GUSxNuvJ78Yxvoh6b9ZLkwmnDvCgD1QCQNwuFRfA4k48E1+nanIvk5wxoQmk/xISZ7sLZhV&#10;roeu4fVKRfdirJuwAWEHPFxCYW0VIH3JFiN+rHIWzIOSLvyT28Zr31apGonlgnWSVHq/sTG03D8s&#10;62DEgRjupZJCHat4IHiWMfnXRKx5pdKh3oIdY30oOXFJ4pyxpItkYu111dT1rbVRvsvvYbDVta/0&#10;m9gwJzzeq1QF1Cfx0cZOltu5ShyR8q1a6bkmXtEvlSU08UbOM4nlj7HWua/zOGJS7k4lHLKv5gSn&#10;VLx0El7PKl441RnTJpe4N6FOljNJYERjBRDGsq7Vr5PVfck2lv6R2LtXes4YQnQBfcPLJkzTtOHp&#10;PcYGsulL7hvFOhlxlP9GyRuPJXXEfW+UPJpZCkNckkQfGws4KpMlJMSa46hMJIi6Kg4JKuKFeItf&#10;VeLl1+Hvde1r9MgwRrGWuK4ll4pnH9+zo+mey7jlc7TNZERVEANpS8MMJAYssuHYhZjgfMz3gReJ&#10;d4pBJMbaZXLBmEqTXh7y4h53VcpekWM0NG1tv1W2Uf/q5Cfhh9gmBrK+JkluiDH7ZY8N+tmH3O2J&#10;rzAoKokbamvjBiAy2NO88VrJiD1S6dGUjIle8FbLe6bB4MVzRumJPzIZXSt5UsSs8a7V0O+46aGt&#10;PpbrkviNxxjEXYJtn4urgvrv8QsVpOEGEhP4rZJMzjWZ4DxSkutIxQuP5Zmxgqk2XE3Uqx5ecTMV&#10;RoVJYzd8Nv5su5+3yjbqAp5pXcnR1ua0HcCxemVZY6O+fh9y35i4+LoZcTyK2hsn1nuh4mnOMuLR&#10;q2G5Rl1qUwyPz8Uyq3iaYhde8md+qdT+UtdLYoaNTJf5Hn8qGSGW1dHTjUvladUg4/CeaMRneYyz&#10;SrW6vKcP4gTIxMazIqRyq3Q//J+kMF44Xu0sYikoJx9yeBae6Si88Fq5Hm3Mup9FZRuvXYdtMNJt&#10;bXd5TnW7yxoby5D7h2TdjLhUYmbRG6eu9kzF24y11U3E38cdkm27vuq48YMmS5q6GLMYD5VKwo7S&#10;r4PwoiqBZ0TWvr6nRQ1oH4Z3WUZcak9wUoKHJx5LKWNVS9ejGUgYnivVXn/V5PnjeLrEmKnn325q&#10;7A3Mku0QBisaSVjW2FgVua8d62bEY8KOjDnbqinD4oEze9dLOxQqeix4bN+VlG/WjkM+Qzy66/KR&#10;6z2qlJRR302pWLyf7fB+QirRm27ymtqWyXW8ul6uz0tXr64vA18nOO9VEpynSjLaUomV1gnNaQnv&#10;2N+4gYYvp5Am67lje8dKoQbk2wddZFYb+Vj51KYLs0I9Td78MsbGqsh9LVk3Iy4VRYveOPXAFP6z&#10;w68pqRIVNc7seMhsupm1WaUOZcyTwCF+SYLrRqXqhq+mO1dzzW2MacYkFOWGNbGSIR5cRJx8nc6a&#10;iGfp3KjkRE7z30dKuhDPSSGUMlZ3I86uQUrs+Aq37yp16SQcCYdx3WXIso6Zowsx0Vnfa4yjtyWf&#10;32tsxJDNKst9JVlHIy69ThKS3KJ0Kmb0mwZuTPQ9azJhQsijLZ7XVI7XNaTQtlSlcoCKlLhtnFDR&#10;Tvh7DBnFmlw29cS+xPdwpgbX5drrMADiKuZWxThTDkf4jLhtLEmcZ6IisRZr6DmIKtZzS6WEcdny&#10;w9iy6kQX2I6OLsQVW60HbQntmCBdxtiI8f1Vl/tKsq5GXCoD+lolyYkSEC9rytBHTx6jSIXLqZLh&#10;xHOrt3PXG3Xi2SOzYCAxKFh24rFgyDlak4ESDX9bv9mWTbghbvaJp9DFM7Xjtuh1GQw8k2igqWfe&#10;De8hjDJPQlOaDDvhBLDyIaQVa+/j0a+zcjB9gy6wmzHqAqE65b7GM3vYRs9kVxte7nWZY0NaH7mv&#10;HOtuxKn2oJKDJGcsu2qCUkWSXpxZfKFy8lpcvkml9AqvGE+BpFlTrTVE48CqQbnvcYMO7VP/Kk2W&#10;ohFrrDe9XKjUSdNvafKEO7bcEyuuj+6M/V3EqC9rImhKcMazszFA8yY0IVbyEKaIZ7/znClr/arJ&#10;k/S6tD8v9bPBiBKKu1fZM3Ge/89k9qJyztAXFSO+o8mjEbjGssdG/N2Qcv+wrLMRlyYTL7HkEG+3&#10;fi8QiiEOHbdxS0kZo5GTipLS/r1SvI7l5SzYFHGuNJhog80ZLIk5/IjjUzH0hD6m9XtP5XwQ/s9G&#10;qOP8O5aof9Q94bcofVXA1P/mPBkmM8IDLPdjQhOj0HWTD8aRDTNsZCGJdqfJFQ7ni7BdflnEPRNX&#10;KsaOA9H2NGnESZxT8YEsmyaIZY6NelJadbmvHKtoxOtY2rS4Wnz4nLBGWR7f2lLXUPOTZM0Ple3F&#10;LBujd1t7G3h8f/I12xJE9SvuhmNQxMoT4vgsFUnOxW3UJJuucr8JIcRvjaFWnj7HUMNN/twPvT44&#10;qq3vs+jynLrS1lZtaOpDsU5UBjObe9ihWa/GpukXTgFt0O6+yvnWeJYxoRyTjNPOZulTtjGc+Esl&#10;34GjcKDXR9ESSntW2Tpf94OY+LLGBr8bUu4fmlU04igR3ilK1/ZwUIBbFWWmwmCkySNXo9JwitzP&#10;/L4nTZ4tQra8vi6G4j70jTbpSzzbGEPCffENK/Fr2erQC0thDraK52azVP0xpd9Ngx0P/J8sp1hl&#10;wDWb+j5N9oR4OMUuPqtFBlPTs29KokVD80clmf2scmRr/a0/taEm7BK3qEf5/lR5Nmw42Q5t0AeO&#10;D0bvmvo8hGzRYSZmtt4TYmDyjn1l1UdYj4qmur/LHBsY4XjNt8p9o4z5qhnxWDrIw2PL9LQlE0vL&#10;PyqbA45VlmG/VZbW8TMYghgHZNNN3JIelYfzJ37nvmGkRyoe4m8VxaQ0kLg2fXxUSTAR+qljnYQ9&#10;OPozlnxdqYRbrlW+VYXt0rT1N7wHD+kutAdtfW9LDCKPKxWjwdk1i1S81M+eErO2L/xg4v6Z7/co&#10;9xmZNX09WD3hU6ETY7xxVy2hhXhOh1SeEUnokYrBIRYcDcoQskUnOcVynPuEseXEwziJEwbh7BHa&#10;vdNrA7issTGU3DeGVcvoxuM1CSlg0GaVilEDG0vu8CJ4wE2DhoQjMT0SRPELh6NBjF8KG724uGEB&#10;Zcero0pCmjyqs+07MfmCYK7R9MXGVLs09ZtlbDxbhRVA08qmS9/rSZSl+5HKcaAkHBcZTPWz52hV&#10;Ytt1e/FcDxLasbSwyYiPGj6DB1jXk8czPFg14fRET55lPn8nJh+/nGBI2Y7C+9nBii5gxPFcMdYc&#10;17sT2m2aLJc5NuL7+pD7xhjyVTPidYlXNGxdSuFQglgjzqw/bZkfS6TajhN9qdqKGy3q68fT2+rz&#10;kOtNF7ykMiB4MQja7rveiRn7TZ9jX2fJYFrf68/EiSQ+q3i9eVjk2df3PKvPfAb5xxVLvT089ic+&#10;K+m1Dij0oUkGQ8s21lrX+hvvDznGnb6zZLyssTGE3DeCVTPiEOs+x9XPLp+NP+f5fPxsXXvalIzp&#10;ev2mQdrlOovcM6/Yz64y6NL3ps809X9R5n32i/a562dGev2c2p5PLfc++jmPbLvqQd2Ppv52abvu&#10;Vx9jI763D7kb80ph1/UaxvSN9dYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhj&#10;jDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wx&#10;xhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMWYj&#10;+T8V2ytVjI75QgAAAABJRU5ErkJgglBLAwQUAAYACAAAACEA8uk5HdwAAAAEAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQWvCQBCF74X+h2UKvdVNLKkasxER25MUqkLpbcyOSTA7G7JrEv99t720l4HH&#10;e7z3TbYaTSN66lxtWUE8iUAQF1bXXCo4Hl6f5iCcR9bYWCYFN3Kwyu/vMky1HfiD+r0vRShhl6KC&#10;yvs2ldIVFRl0E9sSB+9sO4M+yK6UusMhlJtGTqPoRRqsOSxU2NKmouKyvxoFbwMO6+d42+8u583t&#10;65C8f+5iUurxYVwvQXga/V8YfvADOuSB6WSvrJ1oFIRH/O8N3ixZJCBOCuZJDDLP5H/4/BsAAP//&#10;AwBQSwMEFAAGAAgAAAAhAC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxz&#10;vJDBisIwEIbvC/sOYe7btD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7&#10;wAq6pgVBrINxbBX8HrZfKxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfL&#10;FJLHUsdkZUR9REuyb9tvme4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx&#10;+Lfsm8gW5HOH7j0O3b+DfHjucAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDp0jZZgwIA&#10;AM4HAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQDn/3Rt&#10;DEEAAAxBAAAUAAAAAAAAAAAAAAAAAOkEAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAA&#10;AAAAIQBUPC3iXBQAAFwUAAAUAAAAAAAAAAAAAAAAACdGAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BL&#10;AQItABQABgAIAAAAIQDy6Tkd3AAAAAQBAAAPAAAAAAAAAAAAAAAAALVaAABkcnMvZG93bnJldi54&#10;bWxQSwECLQAUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAAC+WwAAZHJzL19yZWxz&#10;L2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4BAAC6XAAAAAA=&#10;">
+              <v:group w14:anchorId="0E55684D" id="Group 6" o:spid="_x0000_s1026" style="width:379.75pt;height:42.55pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="7140,851" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDp0jZZgwIAAM4HAAAOAAAAZHJzL2Uyb0RvYy54bWzcVWtr2zAU/T7YfxD+&#10;3jrP1pgkZSxrGXRr2eMHKLJsi1oPrpQ4/fe7V3bSpBlsBDbYPtjoda/OOfdImt1sdcM2EryyZp4M&#10;LwcJk0bYQplqnnz/dnuRJcwHbgreWCPnybP0yc3i7ZtZ63I5srVtCgkMkxift26e1CG4PE29qKXm&#10;/tI6aXCytKB5wC5UaQG8xey6SUeDwVXaWigcWCG9x9FlN5ksYv6ylCI8lKWXgTXzBLGF+If4X9E/&#10;Xcx4XgF3tRI9DH4GCs2VwU33qZY8cLYGdZJKKwHW2zJcCqtTW5ZKyMgB2QwHr9jcgV27yKXK28rt&#10;ZUJpX+l0dlrxeXMH7qt7hA49Nu+tePKoS9q6Kj+cp37VLWar9pMtsJ58HWwkvi1BUwqkxLZR3+e9&#10;vnIbmMDBSTYaD8dXCRM4N50Mxtm0K4CosUonYaL+0AdeDydYPIrKpkMKSXnebRhB9qAWM6dEjl8v&#10;FLZOhPq1oTAqrEEmfRL9Wzk0h6e1u8CaOh7USjUqPEd/ojYEymwelSCNqYOaPgJTBWqArAzXqCNO&#10;067smtjtFnUhnCjFojBj39fcVPKdd+hsPG8YvhsCsG0teeFpmCQ6zhK7RzBWjXK3qmmoatTuCePh&#10;eGWun2jWGXdpxVpLE7qTCLJB7tb4WjmfMMilXkkkCR+LCIjnHsQXxI3gsB1ABlFTs0QQ/TjWdT8R&#10;Eb+AJDoefXqe9V4cNB3FU793EMoLPtxJqxk1EC9CjJbmm3tPYHHpbgnBNZZU2ylMkHqxEeE/aEHy&#10;0JEFs//SgiNi9bcsOLrK8N3D62o87q2/uwKH11l/k/1hH8aLER+NaN/+gaNX6bCP7cNnePEDAAD/&#10;/wMAUEsDBAoAAAAAAAAAIQDn/3RtDEEAAAxBAAAUAAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5H&#10;DQoaCgAAAA1JSERSAAAF0QAAAGsIBgAAAJg8y74AAAAGYktHRAD/AP8A/6C9p5MAAAAJcEhZcwAA&#10;DsQAAA7EAZUrDhsAACAASURBVHic7Z3pcuO6smY/eSy75trD6dMd9/3fqzvucPbZNQ92laf+AX6B&#10;FExKHECJtteKUJTLpkAQmUgkEglQAgAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAIBFstp3BQayKv69az7x7/FvKv5eux6ROe4DgK4tE+QCsA59AiLRH4uUfhs8&#10;PUpfXkIvdsUS7PQS6vAQoJ0AHi+PcRzcp82a697Y4e26Wvr7D12Pe/GQgugrSYeSjiQdKAnnRtJ1&#10;8/NB+LvC325VV5C+z2FTJ9fjprkXQC3QtWWCXADWeah9ovSBHr3TtwNWWteHA2Wf7VbJL7NePPX2&#10;for6Z/04aj4rZX996fbiobMEO72EOjwEaKd6PEU7C9OZU28e4zg4l83qI4e57m3/tSz3dmK5D4lt&#10;ulrGZ+3nOz77aO3t4b4r0JMDSceSziS9aj6nzd9ulQR4Gv52pjxpK1dJxnz8fdfjvLnPy6IeT6VD&#10;wfy06dpJ8zd0bX8gF4B1HmqfiE63g70PKbFgadhHOlHywV4q6cPr5ucXSv6SnewbPWLnugdPUf+s&#10;I8+UdOKN1u3FQw0ePASWYKeZQ/WDdqrHU7SzMJ059eYxjoNz2aw+cphrbHPg+FzZhz1RDiI/Ff/1&#10;UDnG+ka5HRxjPZT0XMnXf6Wk1yvltn+07XS0/ZK9s1JW4neS3ioJ77vyitBKSXDvlAR5LemzUge4&#10;0HQhxk54Jum35l6nkn5I+lt5xetmwn0ApPUB9p2SvqFr+yfKBRsA8HBtlZ3u0+azUvIbLiX91CN3&#10;/GbCyQzPlRzt183Px8qB8wtJH5Ta9tFnqWzgKevfkZJe/ENJTw4lfZP0l6QrLdNePHSWYKeXUIeH&#10;AO1Uj6dsZ2E8u9CbxzQOzmWz+sjB19W+t5/prCn3nVLs8aIp11nYj91+OAb7QtKfSjHYA0lflTPz&#10;j5Ta/TclObiNrvTI/fylB9EtPCvxP5QmZndKwjlUUupzSX8oCfBEqYP5iBcLcAwW/C8lpbhu6vJG&#10;SZlOlIL135p7AdTCg8JbJd0+Fbq2BCwXbABAYgm2asiZhfYrnivV+aVSPX8oBXhvlcb8R+n0zYQn&#10;Oy8k/a6kB6+VM8+lNOE4VWrbz3q69nIJ+revMz6jnnjC6+3Sn/Vwdsc+ROaw00P1aAljxUOAdprO&#10;GDs7p13kXOV2ltYuu9CbxzgO1rZZQ+Qwl72M5ZbzfR/v8thZKeuqA+X+/WflU0Ji239VSnReeox5&#10;Mkt+QJ+x44DVH0rG5lhJQJdKnehcSai/K2ehS0moz5W3f3TdQ+o2ds50/67Uab+Fcs+Vt5dsKgNg&#10;KNb9UyU9sx4f6hGv6D0ASrlEG4Bc4CmyBFsVzyyMR4V0beP0kSOvlDMr7BB6wfxq9lo/HmIWkhcX&#10;nQ10o9SmV0qy+Kn8rpqnyr71b2h/qUU87ud58zlTPpLRZ+ZDfeaw00P1aFMdNLIOjxHaqQ5D7eyc&#10;dnFfNnfpLLFd5tabxzgOzmGzhshhjjlIfCbL6VApHqiJZT8U4jHWZ0rt+0zrWf32/WNcNB7l8qhZ&#10;chA9dqDflQLoz5SC51+UFPlQKdvpN6VVklulVaofzXdfNt+JQXQrRTxXKZ7bU3YKZ7y7w540nyPl&#10;w/O99eaxdyjYHd5lcao8GPhFDeja/ohyiTYAucBTZZ+2Kp5ZeNb8fK3kA3jMLjOGnOHyTMlveN78&#10;7UJPJ7ukJmXG0Bultr1S8tU+KR+r56SESz2crco12bf+De0vNYmJMefK27OvlLdnM4bOR007PVaP&#10;uvwn5lDr0E7TGGJn47Vz2MV92twls8R22YXePNZxsKbNGiqHueYg5TPFch99gFjrp4E8V9bVX0q6&#10;eh3+fqbUXj5ux39/1IsNSw2i27jG7QPOMv/SfG6a3/2mFEj3GT0flITnszi91cMdzp3iWPn5nSnl&#10;bCnjY2MulVe8/F2/WCBmWT1aRYGdYv23rh0o6Rm6tl9KuWAD4KmzT1tVnsPodxT4PL5NZyHasbtS&#10;PlvxQg93ArNPvN3zuXLiwp3Szr1/SXqvNKl0m1+L82j3oX9T+kuNeztw4Bd0HSvpwjcln/6Hph2/&#10;CN3UtNNj9Qj/qR+0Uz362tm57OI+be6SWXq7zKU3j3UcnMtmbZODlAO9tecgbWPmzwrlPhRiH32h&#10;rKtXSokw35RkcKb8Etk7Jf392vxbxlQfHUsMokfBvVYyTK+Uz0L6pJxp7pdXHYe/vVfe6nGh3KH9&#10;iW+YPVRSgh+SPiopho+Dcee4acr5rryt4bj527XWOxTAVOIK7KnWde2n0LV9gVwA1llCn/CLf3yM&#10;iM9C9E4119PjeQzkflPyF/y+ky/N755qZtgY7K95y6uzUX4qyeGDkl8WXwJlGYzVjSjPh8a+9W9o&#10;f6lB3L7+Umm3wovm9/a9PynvTth2713I/yHrWMkcdnqoHm2qA3OoDO1Uh6F2dk67uA+b+xCo2S61&#10;2m9Ovak5Di5JX+awWUPk4GB3zTmIn8kvNX2K83379W26+klZx181n2Ml3f2s+/HUR8sSg+hSEsy5&#10;cpDcb8T9orTCcac0YXutfJbUNyXBflHquN+bn2MWurccqyn/RHnL8V/N98sJjLcg3ykpU8xgd4ey&#10;ovjYGBu4uI1hSJaH//WnDABsM66xDuXfYpnbyptal6GU9/PPQ9qyrQx/p609NpW5qS3jPfq2Z1+8&#10;WONjg6Q8IC1J14beY842LHWm7Vmkac/TJhevkLcNqn10sLw+fm+qPOa0JW3lTpHdXPWcWsd929Oo&#10;Q311eOh3prT/0D7RdU/T1057QmLn2efxHWndr2lrC7+Q6KvydsQbJQfQjvomGU61M/saV7rqMvZ5&#10;ysnTmfJ2z59KPtiF8rg11gbH9pDW5TmkbeYYI8b4LFP1L96vb18d01/Ke46xP8Y7Fd4p+fUnSm3w&#10;UWmCbL99W38o61PTT1mSjnXVY+z1Y+10233G2t0uv3buOZTpO7a0lbNLO73Ldpqiq7V1dOr1JZvs&#10;bDxObKw+b2NKX5E2698Q3ZvqX28qywzpW1PbpXwW6b6OTOmHc+nNSuPHwV2MgfFebXXfZGfmsFl9&#10;/aRac5Cynx0qB9HLZ4rlLqWf1hyvrNvxiMYTpWf3Yo9PA3mjpPvXSgH0v5t/n8Ru0yUG0T0pO1Na&#10;+XjW/N6Tsp9Kih1f7HepvL0gHr1SnoXurHR3PndSB9z9woI2oZ8oHwUTO5SD7u7EPm/9TvnsJJ+f&#10;tK0D+OUU/sSyHMz3GU9t5fn6I+WO4usOm997ddTP3la3GnUZgjt22z1X4X6+Z9v59S7jsPi4HWJd&#10;FZ5HodxYpsuKbenFlPI+8WUifeW9qS08KETj7eOGtuma22luXev7LHO2YRwUuuQedWfKC2va5HKn&#10;JJMySBSdROuwn73tjLDa8qhR3i70f0k2r4192lMV37Ed3HTGX3mf+J02vZ/a/l19Ii741bbT5QQm&#10;vuzG47v/7nqVfX8VyrtU9gmijS3bqZad2de4UuN5LMv43Xhe4rlyxk5sa/9u6PbsNv10u7iOcdzr&#10;smNzjBFTfJah+tfVFn36apus+vSX+P0+tqStjnEy55fOvm3qcK00EftbaVLWln1XQ/7bWKKOxfpE&#10;/87ts2kM9PXR1xhjp9vaaYwexTZr82trz6FqzQGW5v/XaqdaurpN59p0tK9Ol7pW2tMhCz5Su511&#10;YM9BzyH63NUPu+o/1keZ6nvWnFfU6ltT28V/n3tMcL1r6Y1l6qz1vuPgLsbA+NxjfJq5bFYfP6nm&#10;HCTasdvmd+V56OV8fyn9tOZ45fr4NBDr6pWSrn5QykY/bf7+ovneVyU9/qCchT51rrJ4lhpEP1TO&#10;+HbHuVA+Y8fbKw6UFOFn8zevelkhbotybQyiYvvM80vlrScl/p4NwaGyktowOrPdhuI21OuH1g/Z&#10;L5/XnfBEOZsrnsPkesZjamxs42rYofLiwnFom7tQ9klz7U8lpf8WrqlVlyFEecdsNrezjbdfZOB7&#10;xjOpXMaJUsd3GVFHfjXP+bO5r2Xl43p+KC+gWEccHPCZZeWLFFzPUt5e7BlrRPwsbgMbvE269qvl&#10;3l1Bs13Id+42jM9S6o2fJQ6m1h3ff4yz0SaXtkHVdbJzZRv2XdmGzdHfatqSXclu3zavi33aU6/g&#10;x8XiA+UF365s1QOtH6txoPWM4BggqKV3ZZ+4Uz6PsKxjDTt92fzeb4N3Vo/19Fb5heR3ylkj0X84&#10;UNZtl/1DOcDbFsirYWf2Pa7Ueh77QufKMvB2TwfM/U6bq+Y6Jzp0+UElpX66njFo46wg+1jleaVz&#10;jRFTfJY7revAEP0b01fVXBtl1ae/WM+OlPraQfP7b1q3JZGDpqx4rI8DDw4enDff+yrp30rZd991&#10;P2Oshvy3sUQdc1nluFP6DqbNplif7NNGu9vHTrex0jg9st297qhDjTmU61drDqCWNt2n/z/HXHOK&#10;rrqtSxvmY0/LRDQHuaJOX4e2atPpk3D9kfI5vNalPouc9t/a7Kz7zVh93uQ/Tu0r0UcZ43tK9ecV&#10;NfqW+87UdplzTJhLb1wPn6DQZxzcxRhYPvcYn0aqb7O2ySFSYw7iesXv3im/TNPzff/NdYgLKfvq&#10;p7XnFfbvo67eKuvq5+a+50o+/kFTxt/N56ue0JGYSwyiGyusDcsX5eCBg1cXSgL3GUnl9oG2yUgZ&#10;CG/b9tG2amVFt3LfNv+6k9nwlEr6RXmV8UL3HXB36OfKZwu5zHKV353Q2yk8sEg5gPJG0u/KK0ff&#10;m++fh3Lvmt8fKa9EuYypdRnScdyufsnG6+Zft2NpvH0W00flbU/RoXvVlPGq+f9x+H402HfN3581&#10;ZbzX+mp52Zbn4XmvlV+0UMr7sqnXe7XLuw/RqEYnxQNKNP6lrvnFul4pjBPdWro2ZII6Vxv6WRxI&#10;87P4TeflqrDtyOfmWb42vxsSSC/lslJ2Hm07ooPlbIPnze89yLi/1ZbHnLZkDtnt2+a57brkv097&#10;6q1wz5RenP1OSee+Kx07FrOhYrs6cPlHU+8DZcfHWQyq3P5ln7DDV754Jzp6Y+20z9c+UOpb75TG&#10;C09mjpoyfHbfK2U/4YNyNtNJc/8/lHX7ve7rRW07s89xRRWfxxN8v/TdMnAQ3ZMPNb/z+ehRDzfV&#10;3X6anXhnu7Tp54XWt5BehnLmGCOm+CyW81D9m9JXpXZZbeovPtfyUjkbye8d+rfyBC5OZkv787ap&#10;+3flszM9ubtonvdvtZ8BP1X+ffrFUnVs1ZT3VslGPGvuF19UVy42nIbrz5T1yT6t1N9OtxF97CF6&#10;FO3uhe77tTXmUK7f1LGlnAMsyf+vOdesoasOEr9SOgf6uZK8LeuYqR2DYb8rv3wx6mjX9X9o3fcp&#10;/Zht7ehMydLO+vv2r8boc1fGfY2+ctc881jf0wG8WvOKWn1LE9pFzT08ds4xJkjz6c3npm2csb5t&#10;HNzFGGim+jQ3qm+zNsnBftKN6s5BYhDdJ1o8U05iKsu1HdxnP1Voq1rjVfQ7nQjxvbnuQ/M9L27e&#10;Kh+l/bdyXG7KjogHxRKD6F5ds9CsLD7I/kr5JQxWxK/avvoRFeNY7ZmkmzKPSiMh5QFhpfVyD5Sz&#10;T8/Dz22r+fEFqu+UDaXvsQqfWyXj5swgBwVsTE6VOuLvyllgMXPPK2q+/quygTxUNlpT69Kn88SA&#10;49umHR10jG3sa23AbZC8GuiVznfNc8cyVs337Ri6PW6beh8pZzd4Z4KUg1+xLX815fq7Nrxt8rbB&#10;7TNBKdukS9c8cK+UswDivW+aetqwlVvgauratufxgtUcbRgH/DfKelM+S3weD9gxU/Kz+i8KRLm4&#10;7aWcBeDBzNknvykHEk6UB/zDUF5NeahyeXPKbkk2rwvr777s6aGSfp4033kX7neh9Wz36HSfNGV4&#10;suq/fQ73OVC99i9tlbTeJ8pMiXNNs9POdHOw7q3yW+GjrfTk41lTn2PlIE6Uix3OH+HvrkttOyPt&#10;b1yp+Txfmn+tm2+a5/Hk0DpieZ8oZ0d9Lu6zqZ7Pmzr+qSQr61+0JVI+0s+TeDvwtjM1x4ipPov1&#10;2v1vm/5NtZW+56nyy6H69Bf72Sut2x8fl2j746CblCf9tj+/Nb8/VM7echa7J+FfdD/xpYb8Ny2O&#10;1rrHHDpWjhuemH/V5hfVxXHqXKmd7dO2+ZRSu53ehOc4Q/SotLvHLd+ZModyvWqMLWV7Lc3/nzrX&#10;rGX7Y+KSk0XeKM+hvygv3rm8aBf+aO7peb2T426K618o+9E+hsDvOOvTjjEIV9pZ97mhdjHq8zb/&#10;cUpfGeN7fmu+688r1ZlX1OpbDh6OaXPvYjtSDqrWHhP8/bn0xoHZayV77qzitnFwF2NgfOYaPk1N&#10;2y5tlkObn953DuJdk54jOYM8ludFMu+e8q7estyl9NPa8wopx9i+Ku88cAzWi3zflfu9j8Pu+3L4&#10;R8NSg+gWyi/loKCPXLGhuVUS2p2SYm/b6hc7m7dXeNta3J7RhicIMXh5qLxq5NV0G69jJcW1wsdt&#10;HHZCopH4h7LyHypvdfPk+1h5O8br5rteEbTxdUeK24xum++5TewYtRkDD1BT69InS8BO2JmSQfM9&#10;nbXrVdq2LJrnWp+cH28ow5Mdy8/GxPe3XrltTNmWPpbDA0ccTNRce6osbxsfT0aHsE3XbDita3aO&#10;45YjOx3x+WvpWh/5+jlqtqEHOU9c3yo5F34WO2leQXYgx6vgcTIQt9f1dTYslxNlu+kFuFvldnvX&#10;1OutshN10TyLtzTaqajV91ea15bU0P8l2bw+g/w+7akdGmdkxC2WnpzESVxs25fKWSRup7jDpqbe&#10;xbq5T9juRocs9tkpdtrj/k34nidmUSf9Mktf5+2iDvzHreXPlBckYsCjtp2Zq1/1IQZkpz6Pt207&#10;2aHcMlvKIG43tpw3EW2E6/lMOePK7emgnCcE8eOFoppjhDTdZzluyo1HFXTpXw1b6QW3UlZ9+ovt&#10;mp/Ffq7tz4HWA1+u7wtl++MyXQ/76w4otGUsTZV/H5asY9FG2M91dmec4Krjei+0Rr/GNm+bnd7G&#10;GD2KxwrZf6o1h5LqjS0K7bBk/39MO9Ucy8ojF1xX94euhUBnfr5srnG2fxnActvbjpwr94+2HXib&#10;2nGbnbVvNFSf+xwnM6WveH4w1PeUstyinKf4dzX71tg2/6XcB/5UCszWHhPMXHrjoPm1Ut9cqXsc&#10;3MUYKNWJw9inqWnb41xlkxxsL4bMQd50PGdcGHd5DjC7/8RTK8o67ruf1hyvHIP17qOV8uKAdcHP&#10;5jpbj59UAF1abhDdg5QF6I7jzuNrDlr+1kXZ2WLn2ZQx0NZRbbQ8sF8qK6E70Tslx8HbR+KWESmv&#10;zv/RfF41ZcYsHQ9ANnLOTPFZRA6cui2i82XZ2kiVL171Vo6rpgxvw51aF7fLJuJK/e/N52XzvR9K&#10;k614bpQNzjPlIFhsQ2+t8gsO/KLYb03bOHPxVair28U64M5fyjuucPo7P5Szfe6UVzftmDrYFTPz&#10;+q4Kd+nase7rmie1zgbx4OatO76mpq71ka/bqnYbllktfzY/r5QzBbzKf6u8OuuMATvz38Iz9130&#10;KeViG+S+58yEMgPdxxj4rDDr41R5OGO5tnxLWzKH7PZp8+LLozftWtq3Pf2k9QCsF4FdlzJDxO3u&#10;DBg7PtHZqqF3Xe3vPlFOtqPcp9ppLy78UtqJZlvk7Ipb5SOtvD3WEzlnVMSJf8xciYsrfq6adqZc&#10;dNj1uFLzeTz5+1TI4LD5+VsjA+8O9HbQtqM7ynrG7GufoX3d1PG98vZhX2c76wVKad23qDVG1PBZ&#10;ykWxLv2raStto4b0l5/KRyWeaV1347bpKDfrp5/ZQQLL/Ut4vtKXj+VMlX+fLPQl65gnxGVQwPoR&#10;g3d+llKfbprr4+LpNju9zY7cNs8zxe46QFtjDlX6FDXnAEv0/2vMNWvpqufn/lgPveMgBvOc/emj&#10;ClyvMgBo4pEzzgCNZ7MP2QnbZWevQ1uO1edNMq3ZV4b4nrfKx+bUnFfU6FueK40Ziy6b67wQU3tM&#10;MHPqzTflly1K3ePgLsbA+Ly1fZoaNquvn6SWe7eNbaU/H5+z1OVjretyrFM8taKtjrvsp3PO1+Ou&#10;AMu+jLF6QaAtPvukWGIQXcqdr1zttYA2/a0LO1xWMgfB+mxpPFTOYHcA3p3KZzrZcEqpg9rAWdnt&#10;YNjAnClvrXvV/P6b1gNu3jL7vPl7HORKh6WtjrfKgby/lc9S8gqpgzQ167KNOOHy9iEPzr6nB4q4&#10;cuYVtpVyMNKrc94Ks2qpdzSMfga3jycbbYbZbRkHyJumfMvb2xa9QngavhMHkyF06ZpXC6Ou2Rjf&#10;KDu/XuWN9dilfKX1yWCtNrTc4razl+FZfLacByCveHvg9gLDM+WMrSGLAlEuDhZ5K9WLpuzflRcz&#10;fir1t6jPP5WzO2rIw5ORWuW12ZJasnPGw75t3qVyUHkT+7anB+F+cWutnbW27C1nQ3jB7YfyS2Ok&#10;+fXEdiru7Ipyn2qnXXbMBPMk4FR5PP6rkY3HdX/fi45lnV12rHNtO+NJz67HFcup1vM8Ux6bnVls&#10;GXjnzVcl2X4M7do2zrbh541BlJ9Nu/xLebLjicOxsrP/q/l99C1qyM52dqzPovC36Idu0r9atvIu&#10;PKvr1ae/OKAWJ43W31IH/UzOhLJMnIEeM/NMlw5MkX8fuz71HnPpWPRx4lEeZd+JlDbY9qTNBnfZ&#10;6ZhZ3EUMhnxufjfF7k6dQ7X5FLXmAG3ttQT/f8pcs/ZY5vHXdsIBpXhPKfu6ziq3bfJz+rMKn2hH&#10;TpTtl+1IzITs245tdrbU+yH6vGkheK6+ssn39PN4l2GteUXtvuV2GdLmXsB9oxxsnWNMMHPrTZ+4&#10;1S7GwKlxGKndp6lp27vkEBN0+sxBPF5bl52BXuryjXKi0c9Q/pFyJn3XuLqPfjrXfF3Kdr3LZytj&#10;sE8ueG6WGkQ3mwQzRGhlxoYH8j7ZGAe679i6o35RUvx/Kb8M7kB59dwdZlV8vHL7Vjnw6TOH/laa&#10;fMbswbJepQPT5nxHI/ZvJcPuLMy4YmTDWKsu27DBfaFk1LyN5YdSR/+ruWfMEj5o/u6Jgre6vND6&#10;FkGv/v/VlOXsikNloxS3nDnwFQ1jbMvSgJdt+VPZaL1prrExjdkYfdmkaw5MRF3z37zlzo7OkbKh&#10;dTvtSr7SPG1Y6o1Xsf3imX8py9z9+aipt1f1z5QHnJips402uTiAboffLwY5VNZDOyLepibV7fu1&#10;y9vkmNSS3b5tXt9dS/u2p3a4nAHjeh1r3YFycMuTVTvdPj/c2SmHmrf9V8pObhn4f646dtrlXje/&#10;j8eD2BZ+1/13pPjjyeGmOs9lZ+K9dzmuONuo1vPECXI5qfDz/FBqf+/MiNlW27KEreMxo8bZbPHY&#10;vni9lPXA2VK1ZTfFZ7GeXSkHSDb1mVq28ib8bFn17S/Ws1/h97aL5U4YB1xsfw6Vj5SLx8oNySAd&#10;I/+hWapL0jHfp7SpN1pP9IkZi2022LL29dvsdF+/zhPqoXrUZnenzKGMn6vm2BKzqpfm/4+da84x&#10;ltnv8Fjs9o2BdPexc+UXmMZ4g9s5Bt4d2HFSypHyLqYhdqStH5V21kl0Y/R52zg2R1/p8j2j3+kk&#10;iVrzitp+25g2XykflzLXmGD2rTex/nOOgf7eHD5NTdu+aczqc130p56H5xyiy89aym0bV/fRT+ea&#10;r5s+i+tPnqUH0WsRg+gOQnjFqMxsK7/X5aj65ab/VuoAfjmKswDjYB8DN84afKn8Qi5p/dxQOxNH&#10;Wj9Pzmcc2ZDaiLuO8Yy5GyWD/kF5RcyGwvXyc9Wsy7ZJ8qHWz+49aerqbVCflVfuXJYnhDZuzq54&#10;rrwKfNs878dQhh1DB0d8nphXz8uVTSkPYPHYnyhvGzoPLpZ3rG/foEHZNpt07YPu65qa66NxL7N/&#10;vY1pF/L1c9RuQ4V6+llKvfmovF3O3/EiWax/DGj1yRSKcnH/8oDpxYtjZcfxh1Lg3JmYPmfMA3R8&#10;hqnyUOXybEvmlt0+bV4f/d23PbWdugof666z0WMg3U6it/k5CzRu035WoV5t7e/AqrQ+aboLZday&#10;02VANi4q2HH0ToO4+BCDgn3rXNvO7GNcKcfbms9jrJNtMrguyh2C7bLbzVlotnsxG9K4z84huyk+&#10;i5QXu+JihJ9jk/7V6KvR9+zTX6SsnzGT0LantD8nSv5Y7OPR/ozRgTHy38U95tKxtnHH3y2DB+ag&#10;4/oyKLzJ5g3J0qxhd2vMofzsc4wttf2fWv7/2LnmXLbfber7l0F02zlnods2eQFcuq//Dro761LK&#10;Weg+J3iI/7ZJ56M/OESf+zK1r/T1PaWcSepjKKaOGXe6L7upfSv2hSHtslK73as9JixFb8o6SfWf&#10;t0YcxveKPk1N295nzOrrz4/R5fj+g+OWcpfQT/c5XkHDUwiidw1McTXxpvPb65NfO6rODP6g/Hbx&#10;6+I7zta5U1JSn6flFa4Xyi9mcFbrqdZXBW04HSA5Ut4m9lm5g7atXLqOH7V+7qI7iYOdNeuyqR1N&#10;V9bkC2PzFgAAIABJREFUl9CW5VYRhd/ZaDjjM56b91Xr8ohlRAPtgbmccPjv0ZGV8qqqB5fyBQse&#10;lJyh4bKHrIL73l26ZoMfJ6VRv9ru44Fyl/L1c9RsQz9LzHbzqrjfCt0m85gxU/5+SJZQ2b88qfDW&#10;toOmfG/J8ip+HJz9DDX7m1RXvm0r7FId2S3B5vVlKfbUASyPHcdazwSN93zZlHXYfOeb1s8zrN3+&#10;0Xkrs2Vi0N/6OYedtozsx2zLsGyzr7HOtqm17UxXdtEuxpU57Wb0q6IMxgTopHVfyYvb1sd3zd+O&#10;lV/SbN8t2tc5ZOcJzVifxeXF3ZBd+lfbVsYssqH9JcrCQXTfN9qgMnv0Wsn2+Izfvvo6Rf59+8MS&#10;dcy0yciT97aFiHJhLl4f7dk2O92X0o5NsbtT5lAxQFxzbHG5S/T/x7RT9Edq66qvib5JPGrgSHlh&#10;zcc/xCNjpByAi4G4F8pnETsoNdSO9NX5sfrch6l9pa/vOYffKd0/TqSW3zamXeYeE8wS9GYXY6A0&#10;PQ4jdfs0NWz7Nj9JPa7zHKR8zj66HBe1rMsx4XYJ/XSO+TpB9IE8hSC6dF/hHURvW2Hs+q6PgblT&#10;fkFANDaxozhbJzq2Xjmy8SrPQ/SLBl4137GiO2ji1bF4LvZlKDM605vqqFC+J4e16rKtE7ocb/k6&#10;CXX9ru1ZS7GNT0O9pSTLroyFaOw3nbEl3Z+YlG3ZZhhLecfg15DBbZOu2Ri2ydFBXbdRmYmyK/m2&#10;PcfUNvR1UVej3jjbbVOWSmyfso22Eevn54nBA5fn9nqv9QB6uThTo795y9dBpfKiLbEcaspuKTav&#10;D23y3rU9/djc407rQSxPVN3WLsPZeM5ssDPsLLPadj7qiScRtqcO+Eh5Ea+2nfZ1cQtjdHS75N4m&#10;11jnOe1MmTGyi3ElBrnneJ6ubaRxsjG0/92G+nkb+bHWX5z9SfkFTNajuZ5Vmu6zSN12pdS/2rby&#10;RuP7i+2Pdc71dp938MvHmZ0133MWundhDdGBsfLfxT3m7E/++zbbF/XJ9rXUp3h9Gexp07mhwZcp&#10;dnfqHCouzM8xtizV/58616ytqzH4FX1c26SVcvbnSXOv+GI7H80ZF+Zi0N0B/6/KxyH2XfDpY2fN&#10;GH3uy9Cyx/ietf3OS+W5zRzz6zHtsosxQVqO3sz9vDXiMC5nDtu+TQ5diTSb5iB+TqmfLrf5tV2L&#10;07vup3PN18f4A0+epxJELzOmYnBiUzZGHBwcwLCBa+uE5QqlM1RjUKl0fKXcKf2G3Lvw8dYTd/wv&#10;SsYznrMcO/1Bcx+/1KnMhm1rk1p1GTKpPw11vVR26rZNvMsyokz8AqtYRpTJWfiOtyqXg96B1g1o&#10;bMvS8dwk76GDaZeuxW3Rm5wXB3ejY+sg+jPtRr6uU+023KY3XUfNxMEorrzGbah9nqltUI0Dvsv1&#10;QNt2RFTt/natrM9z2ZKpsrMjU9vOlPXsa/P6shR7eqAcxLK+2aG2g3Wm5Hy9bH4fs0DjOX9ztH+U&#10;+53u7+yK961pp8tswbgovmmCWtrXss5z2ZkymLWrcSUu3NV+Hin3k+NQdp/dfV34Hj6v0pMe67a3&#10;wHoH0InWX7I9x7P6Oaf4LGab/knz+GRj+ot0PyPO9Yv251Tt9mfMTqCx8o/nz851jzl17C5cE8ed&#10;W63rR5et9AvH2vrfNjs9ZIysZXfHzqGiHs4xtrjcJfn/Y+ea5bhf22f278oMUuvHSqkvPW/K/aFk&#10;l2IQJwbdpfUjF2IWepnJOrQdu3R+rF3sw9iyh/qec8wrfMb1XPPrIe2yizHBz7EEvdnF89aIw5ja&#10;tv2upcwuOQydgxypvy77PPRN4+o+++kc83Uy0UfwFILo0Tlt23a8afWldGxtLC+Ut9KUnTAa1wOt&#10;b/G5C+VF4/tD6y9O8ccTmJ/hnvG8XDtKbQa9q46uZ9dAMKUu24LfUweflTa3cde215iR8az5jq+P&#10;Aaqy7KnyHuNER1272nLvaPCPm9/HSa+D2buQb3yO2m0orS8WrJrfb5u8xezPWJchW5nbdNa24zaU&#10;7cHaCxYe1D1Brt3f5ui/ziysJbu27Wb7snl96WrXfdhTKU9GYvAgZh/45crnyhkLn5WcqKvmO3Pq&#10;iZ0xO5mx7rXttMuNOhXH80392vI51bp9Lb9T2874Oe247mpccb3msptd/TpeM6b/3Tb1+6S8MHmp&#10;nKHoOsUMMPsQMcBbU3Y1Jsx99G8OWymN6y8eu8ogeuz3tj9+ceBKeRfM0OxRM0b+foa+sliSjvXt&#10;T2XZXbayq8w2Oz3UPx2jR7XnUHOOLbGuS/D/p7aT/1ZbV8sgumVSzkechX6tFOT73Pz/VXG9A0sO&#10;uh8o25Gvyr52DTvblh06RJ/7MLavDPU955pXlIvjNebXU9p8F2PCEvTGzPm8NeIwsazaNisGm7vk&#10;IK3rad85SLRlm3Q57sLYNq7uq5/OMV8niD6CpxREL1fL4upXl/NXbtmIgU2fM7Spo0jrx8bEVTav&#10;sP1UWkl8r9SZ4mq/nZSr8CkzaLsMuuvY1TFiu9SoyxCj63tK60GiPoNPnzJKmZxo/cV7pWGOK8zR&#10;gZRyW5ZGd5O8hw6m23StzeC7HeKWLNf3svnXuuGA7i7kO0cb+ln9LFKWuevYhgdjt08MgPdd+ImD&#10;uuv3U2lCcKUcRDgKP8cAQnzWmv3tsHJ5ruNcsluCzdvGpsnPPuzpXbimDGLZwXutnKVypfWz/m6U&#10;nc259MRttE3u0nQ7XU7Wo56W42ykS667sDO/imt2Pa7MZTfbbMV1cc0YrPPeRfFLSUffNJ/XymdS&#10;O+vGOjyH7JwpNNVnGaJ/NW1I15i8qb8Y3yM+ayzrVkkefmmh7U/5sq4hjJH/N2XbPNc95tKxtv5U&#10;6kebfWizlWX/i75Ll84NYYzdrT2HmnNsmcP/6cNcc01fM4fP7ExJZ6hL2Td5rpwte6DUd7ywdh6e&#10;xTI8a+77uvnebfjOkKMq+tpZM9Yu9qGWj7LN96w9ZpT+olRvfj2mXaT5x4Ql6Y20m+etEYeZy7b3&#10;kcOQOcjRhuds003r8jPdH1ftU+27n5ZtsMvxCgKPPYjeFgSLq1FedeuiNJZ3zXfi23G7ro8du+yA&#10;B8qBzSslA/heaQJixY8fr065Q5Qdo60jddUxUrMufTkIH39/U5B2VfzsOh+GMuzMlUbRRuZcaaL3&#10;QjnY3Dbhj0YmGscp8u5L18DcZuCi83KufMbgnda3ZNmB3rV8a7dhlHsfvYkr5B4QT5p7Xyo55j/V&#10;z+GI25+OlG1AdPAdQD9XcnK+a/v59VPksapcXixrDtnFPr9vm7eNJdnTMojlieepkl7fSXqrvGX6&#10;u1L2SszeOqhcrz5BuVvNb6djn5TypK3NOY7f2VTnsq383FPsjAOx+xpX5rCbZTA1PtO23X198CTS&#10;yQ6+tyeVB8qLx84YutC6nanxrJbNFJ/F9NW/mrayvPeQ/uJyYlbUrbIv7YBJtD8XSgH0r5pmh8fI&#10;/7C5ds57zKFjsT/FLHdpPYheBg9sK53tK60HOx0QqxnsqWF3a8yhfF3NscXttRT/v/ZcU6qnqy7L&#10;gZ4YRD9rrvHRHjdaD4gfF9f7pei2KYfKu+l8JNS2ZJeudtm2uDvWLg6px1QfpY/vWXNeMaffNrZd&#10;XL85x4Sl6I3ZxfPW9mlq2aw+Y1btOYhtfxxXYx+Mst13P41l7Wu8gobHHkSX+q1+dSlPl7Hs+m7X&#10;xLLMJonEiYrLVce1ferozunJ7KbnKw3j1Lpso7xfGRxdFddFIyhlw1iWF/+NHxvFN8qTPQ80bXIp&#10;5Rfbcoi8+7R9SSnHlbI8Ssclrpi+Ds/1S2mgdQDgUOvMLd/4HDXbsBzou/RGWm8fH3Xht1tfKTn0&#10;3j61LdDTttqu5rs+o+xaeTvqsdIA7Ht40hEnwJGp8qhd3hyyK3WwZj3H2Lw5y64tD38/Zk544vm6&#10;qat3QXh3hLNAy+2nNeu1rY3cR80cdtpjurM6nLURj+ZqC/xvqnN0VGvaGWl/48ocz3PbXOf2tAzK&#10;ycYQfP9YX+u+gzV3ygtInjR6oXgVvlf7Wct6DvFZ3A/76F8bNcaIof0lYhn4Wuvl6+Z6Z6F7YXls&#10;FnoN+Xc9Q817zKVj1hlnqq2U5V4eN3iuZCffNj932cqa4+QYPWqzu9I421cGMWK9yn/Hji1L8v9j&#10;WWPbaS5ddXkxICXlto46Yj/Z37/WekKAj4HyGcQ3zXc+a9yLifva2al2cRO1+krf/jrXPL623zak&#10;XeL9XPc5xgSzJL2Z+3mnxmG6fBppenzMY+CmPhDL6jMHKfW27dOmy0fKco3lLqWf7nO8goanEESP&#10;K1vbtumU34sd+kDZoLWdG2VD4zOauo6NiR93Xp//dKTslMQOHh34uIrWVsc75Sz7bROZmnXpQxwY&#10;3O6WjYOQLs8Dletzp7xFKJYV290TexvjM0nvJP2hZBx9XtttaKMox1J+dx3XSd3y7tv2kVKOHhSP&#10;lJ3Ln8rt7sznt81znTW/9zmCdj5PtC7DueXb1iY12tA6UzrsfsGXM2biKvELJdm/C+3zQ3lb6aa+&#10;H4nnrsX6+U3mN8rZAN6O6mz08i3ntfqbKpdX9qM5ZLcUm7eJJdpT670dae8+scPr7c/flLPQy+Df&#10;Ltq/bVwsJ/E17HScxMTFxmjDy4DXNrneaF1Xa9mZ70o64wzTXY8rc9lN6f65qTfFMw3B8oxlOXho&#10;ubRtwy39qdrP6gWQWL40zGfxC6yG6F9NGzK0v7TZn5gR7YCX7+12/ab0IrQxWehT5R/tzFz3mEvH&#10;2rKGHUiJwQvLzrbyd222lVJ/O92HWnZ36hxqrrHF7bUE/7/mXHMunzn2Gd/vVDkrdqUcgP+qvDPT&#10;n1vlrHfPzQ+UA+hjstD7jvOxDcfaxW31qO2jbNKnmvOKO9XvWy7Lz92nXaT1APEcY4JZgt7sYgw0&#10;pa8h1fFpatj2vnIYMge5bfnesXLg2br8Vvd1+Ubrdey69y77adkvdz1eQeCxB9FtHK04basvXYYn&#10;fteGzZ2pS0mPtlxfTkjumuu9+n/V3DN2VhtW/z6eu2QHO97T99uWZV+7Ln2Nt1f2XO6x0taZN6HM&#10;O2WHz2dT/VLa9vIt1P0mlOFtOH6mk+b/vzUfZ+zY2G46yqWUnwNYfeXddv0mSj09VM44fdPU9SC0&#10;jTPB/mj+PVKSg51PH+dSDlBzy3dom/S93nrj398pO/1vwrPcNuXFAfFV87dLpSDjJ90PbndR6sRK&#10;edX4l7IN+aSspz6r7q3Ws9HjM9SSR83ydiG7fdu8bbTZ/H3b09h+llN8B8Ktkp59VNbtGHDexZgT&#10;7Wnp9F+HsmvYaWndufTnWPkc1uNwbwdC92FnvCPgtMe947PVGlfmsJtttiLaxaF90LJ81tzzVO22&#10;yTp7rjyR92JmzNSa41mn+iy3ypPUXdrKcuLft7+UwcoyiB63Md8o6XnU+aEBxKny3xa0X7KOlW3t&#10;fx3YtD/hiXuXrSwTg7rmL6WdHkJNuztmDhWDRbXHlk3zvV36/3PMNefymS2HmJnqdyVc634W+qq4&#10;3vbLgaXL5vqPygvQQ3S0rwxr2MU+dZnaV/r4nrX9O6lu3+oK5m1qFz+rs4NPWuo5dUyI7FtvdjEG&#10;RmrEYaJP42DyVNveRw7SsDlIGSuyTr1SjpGUuuwdFW6nbePEPvrpXPN1GMhTCaLHLLC2Ffu279mJ&#10;Lc892jSpj0oq3e+AvvdF8/EZYh6cjpWdB4XybKR+SPpb6x26rGN5zzZsYGrVpU/mWTRol8pnUtt4&#10;/9mUbeN9opzhe6AcIFZLGUehDA9APmPvZVOOs3tK59Jt1NaWVy3X+do+8u5Dm67FLK/Xzc/nyueh&#10;nSrJ6XXz85Wy8/lFOXC7S/lu6jNT2rBNV6+U5ftneBbr0/PmOeNW809Kg39sn23PEweecvuZ7ce1&#10;ctv7bHrLxxnpdlZq9v3atmQu2S3F5m2jS3/3bU9Lh9c6GR2rT0ovqImZjXPUq6v9Sz0pbb2d6ql2&#10;2gsDLt/yOFTqe781dXJ9PIn3vbfVubadiZPjXY8rc9pNO/d93t/Rh0Ol8e335t5eGHKdpWxT3ypP&#10;qr8rv1DrWnmhueazHmiaz/JVeUIUZdrVZ+ayIX36y9fm4wzWGLC0/XHw67D5vc9B/6CchT50MjZV&#10;/n3G8yXrmLTezp4kP1PK9PRE3ZPuaCuj3mx78W+X3elLLbs7ZQ4119iyJP+/VjvN7TPHxQzr7GGo&#10;zzclmxBfcu62jwGpVbg+zmGGLkQM8WFd/zF2sQ81+so2fZrDv6vdt0r59WkXt82h8tFCc4wJ0nL0&#10;ZhdjYKx7TZ+mTE4da7P62uAhc5ArtceK/lDW5ZPmd226HJ/J84+hc8Q5+ukc83UYwVMKovtZrTge&#10;IDZ9N64ElSus5eAQA25d2Q7ulN+VjJEN06nyam584WHczuQAymfl7U7b6ripY/jaWnXpg1dO/aKZ&#10;c+WXyrxr/u+2tdxWyqtvdtZulYzKVyVj9FzZ+HnAtdFYhbY4CXW41LrBrSHvXxuu30S8d9wOd6Ps&#10;SMS2iYOXA+h/K01k43nIu5bvXG0Y+80nZVmfKDkUZ8qr2TGj37rzWdJfTfsMyXCJA4+3fnlQjn3a&#10;gQSv1p83dXql9TOqa8qjtnznkt2u6znFGViaPY0Ob8wYcN18Dvr75t+2XSP70hP/vqadjm1ih/Fa&#10;OZPuD6Xx5EppYnGn9YyabXWew8542+8+xpU5nkdad+CH7O7rws98pryz6q2yfBXud9qU7d0XUe/t&#10;W9QcI2413WeRhvWZOWzIkP7iBeSuILpxoOBD0+ZDdq1Fasl/W7bfUnVspaxnzjY7Lcp1EDLaypvm&#10;Gum+jfC1fe3ONua0u6bPHErh97XGljHtNZf/P8dccy6fuVz4cSDMi2tflY/Fin9z8olldKPc1z5q&#10;3DsVYrv0acepdnETc/SVTQkcc8wravttQ9rFY+1tc+83Tb1rjwlmCXqzizEwPsOufJry+bps1pAY&#10;zJg5yDet6/Lvyroc+4S/77hQtOlR7/fdT/cZr4LAYw6iW9m87eZGSWHim8Y3GR0bPjXXxbcjx+Br&#10;2/XXG6736uEHpQ5wq7wVyh28NNpx1TB21K46Ruew6/lq16UP/v63cM875QH6TCkIeaf1e31SMiDe&#10;UijlAcQDyjPlDE2v/HpScqVkPJ4rtdf3oo2kOvK+2HD9Jsqy4kt4YnbCSfhOXEh4rxRELzNGdi3f&#10;udrQmSp+Fge0/fIPn/NYPofPiP/QfL5o3AQn1i/2L09WHEz4qNSmXVnsteRxV7k8P+dc+r8Um7eN&#10;JdpTX/NTOcDiwPpnrS+edU1096Unvm8tOx3L9Vmt583vHAg4VB7n48TF9d5U57nszL7GFZdR83li&#10;YkI5Idq0u28TUcetA9EXiPxSar8PymNe3D5c81mjvk3xWZyluU3/fK+aNsR/H9JfSjvnSaU/pU0Z&#10;ujhdUkP+fQJbS9QxX+f5yZeivMOmnm220hnEzlS70Hi7s40xeuQ69NH7eK20eQ7lv88xB9CEutbw&#10;/+eaa87hM5e+iV906CB8nLPdFddfNh9f/1HDdoq2MaQda9jFLmr2lW2+Z03/bm6/rW+7/FT2KZwR&#10;7+eoOSaYJejNLsbA8l678mmkfjbrUP3kMGYO8kHZ3lmXn2tdl62zHldXodzo24yZI+5zHlZeX2Ne&#10;AQ2POYhu7Bg4U+Yy/Nw3s/CDknEpXwYUcWDDg4+v/6r1zuVV+g/KWawvlTu2t5L4Wiu8g3Qx03ho&#10;Hcvnq1mXPsR7+lytS6UVQTtgUm7LS+UXzUTjrVDGXSjDK6aekPit8tfK53qVbVRmt0yVtzMvhk5Q&#10;fO/3zTNcNOUcK2c2e+W/zI77pPUtXb73PuQ7Rxt6Ev+zeVb/7O1X8VmcJWDd+dJ8fmj4YNH1PF19&#10;+mNTl59KcvNine9pfZ8qj3jNvmzJENktxeZtY4n2tHS+7pS3jDqIvukYhX21f2nra9lpKU9i/m7+&#10;/0Np/PAuHk/iv4fvOjvouKXsueyMy9znuFL7ebw4GM/C9CRk2+6+Lm6a+1hPnBVl/9TPcaUc5PG2&#10;YvsEc40RNXyWO+Wt+9v0bw4bMrS/lEGduEsuludjpMa8TDRSS/67uMdcfojl8En5qC6fr2tbaZ/v&#10;W/N3H6lwqKxPMcO39jg5l92NbbBtDiXNM7YMba+5/P+ac805fWaX7wSS983PB8o+7met+79+Tgfv&#10;rpSPR4q7WcYGdIa241i72Ie5+0p85lpjRllebb9tSLt8Vt59ea15xgSzBL3ZxRgYn3dXPo2KsrbZ&#10;rL5zi6FzkA9KuvtTeVyVsi47W732OGH2PQ+uOV5BYLX9kgeNt6+dNx8ff/FD9yeHJYfKL4o4a353&#10;qbzKWhqtQ2Wn1tmoNj7l9XEietZ8bDC9GucVsivllc0LrW/5OBhYxzZq1GVoB/SWmHj0hTN2fT/f&#10;y9mXcau4630Snv+Z8nbEuOvATpyvtVzcRpb/0LYs5b3t+k3EsrwC7Of13+JLya6Vt+K4fbqc3V3K&#10;d2qf2Xa9syC9Su9n8ZYmaT2g40Wz+DKPIbrq57Fcuuq3Ut6aZVvjifB3JVvzK1zr564hj33ZkjGy&#10;W4rN62Ko/rZRu79Zt6yHZ8q6ddHUrU8/3Uf7OwhXy06X46fL9MunnCUVneLL5junPevs8mvZmblt&#10;Yh9qPc+q+c5rSf9H0n8oTQIuJP2npP+r5KAPdcqjPEvdPFBeSPKYF+u3qzFiis+y0jAdmMOGDOkv&#10;/r795zeS/qkk81fN3z9I+i9J/9L4s9Db6jdV/ru4x5w6dtyUZ10pg+guq7SVP5Xl58l+7XFybrs7&#10;dA5Vc2zZt/8/51xzLp/Z44H11T5ynGPHhVXrz5lywG6lnFnr68cuxg1tx7F2sQ9z95Wu+9UYM+by&#10;24a0i4Pzx8o2u/aYYJagN7sYA0t26dP0sVl9bLB6Xhd1uWtclbLtcz+oPU6UPJT5OvTksQfRYyaN&#10;FdTG6EabB2t3Pn9XyqtDXcHKtuv96br+sPjE1ajbooxb3Q8mDKnjtmedUpeh2Lnz2U++n42IV87i&#10;/cp7HSg/f2mE4nd9bbnCOqUta7V9WZbbPAZoo0ykdR2ObbPJ2d2FfHfRhu7TUXesB6r0HGPqV7ax&#10;sxJ8fZRPbXnsw5aMld1SbF4bS7WnZb3axrG+gaR9tH9NOx2fxfV3QMDt4vrERfJ92Zl9jis1nqes&#10;l89w/A9J/6v5/2elAPp/Kr8kbUyAzrL3s0eZlvXzPXY5Roz1WfZlK7vqvq2/xAUTv2zsn0pyP1QK&#10;mv+PpP9WWjQZe/xC1/NOlf8u7jGXjsX6ucw4sbZ+xWtXuq9Pc9qRuezu0DmUy68xtizF/59rrjmX&#10;z1zaqFheWxA+yqur7lN0c4ydHWIXh9ZnTh+l7X41x4w5/DbXc1u7+Pu+dq4xwfVZgt7sYgzc9Bxz&#10;+jR9bFbfMsfcO+pR/N6mcdV/rz2uPpT5OvTgsQfRjTuR6Wt4VsW/d8W/U6+PdSu/G+u5qZwx95yr&#10;LmPu13bfeI9tsmoro+t729poF/Luoqus+PcuHR4ySM8t31214SbdqamnY56nr62pLY9d25IpsluK&#10;zZuz7Jry3VTGrus1dpwr7z3WTg8p867l2r517rqHv9dXfvscVzaVve15Smf/SCnz5U9J/1vpxVe3&#10;kv6tFET/H60fuTa2fmXduurXp6yyzLFl9Smzrey275XXb7vfHDZkU39ZKcn6XOkFXP9UemnaMyX5&#10;/qWUhf5ew7eSb6Om/Hdxj7l0rJT5GFs5lx2Z0+7uc2zZp53eVzv5O1P61lDfZGn+2xB9nlKfuXyU&#10;tnvucswor63d5rsaE+K/+9SbXTxveb/yvrH8Wj5Nn+v7ljlWXttsX1n+nOPq1H66z/EKGlbbL4Ed&#10;Uyr4PtlHXTwQwfwsSdegvjweinwfSj2nstTnXGq9YH+slLeMequvt5v/phRAP1HaDvrfkv6fclZy&#10;TT16CP7ALus4d1+13M8kvVMKoP9DSe5XSufA/pfSwonPEJ3z2XfRtg9BxwAAxvDY/LunZq/38bxP&#10;rY2XwGPrp0+Co+2XwI5ZUgfaR12W9PyPHdp6WdSWx0OR70Op51SW+pxLrRfslyOlMxT/UDoH/Zny&#10;mZ3HSmdJ+sXWF0oB1do8BN3cZR13EVA+Vgqav1NaLDlT2nHgFwh+0vCXjo9lF237EHQMAGAMj82+&#10;Pbbn2QZxmKcBbf4AIYgOAAAAAGaldITLM6WXSb5tfvZ5ipdKAfS/lYKqbS8Rg4fHSmmHwQul89Cf&#10;Kcn1u1IA/YNyBvrUc9ABAAAAAB4cBNEBAAAAoORGKeM8vjzyl1Im8sfm803pqA8C6A8bn8/pF8rd&#10;KGecf1Y6wuWLkvwJoAMAAADAk4QgOgAAAACYO6Vs4+9K2eYXSlnot0pB1IvmbxfKQVWC6A8bv8jq&#10;SmlhZKUUNPf/vyrtONjFMS4AAAAAAIuEF4sCAAAAQORA6XzsE6WEiwOlYPmNUmD1WjmgSlD1cbBS&#10;kvWJkuydkX6ltFhCAB0AAAAAnjQE0QEAAACg5ED5mI+VcsA8fuBx4SNd4vzAOw2QNwAAAAA8aQii&#10;AwAAAEAX0VckkPo0sMyRNwAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAADf&#10;rIdUAAAAlElEQVQAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAEA//j/aIIynXh6N0AAAAABJRU5E&#10;rkJgglBLAwQKAAAAAAAAACEAVDwt4lwUAABcFAAAFAAAAGRycy9tZWRpYS9pbWFnZTIucG5niVBO&#10;Rw0KGgoAAAANSUhEUgAAAXEAAABrCAYAAACBvbLtAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMA&#10;AA7EAAAOxAGVKw4bAAAT/ElEQVR4nO2d6XLjPA5Fr7PvSW8z8/5vN9Nfb9mTTuL5QZ4izEi27EiO&#10;Hd9T5Up3YlMUBIIgANKSMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHG&#10;GGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhj&#10;jDHGGCNp9N4d+IA0yXS89F4Y08576ajHxgDYiPfLSNKWpJ38cyzpRdJz/mmFNe/JKL+2lfRzpOXp&#10;p8fGQOy8dwdaGFX/5gF3fdCj6ud4js8uCoPjQNKxpH0l5byTdCvpYQl9+Ai0PXvp7fKr245tbsKz&#10;GUnak3SYX1uSHpX0817JoA4hB4+NAVlFI76VX7W30HXWrmd85c8tY8bfkXQi6V+STvM1f0n6LulJ&#10;y5lM1pmmZ4/HxvNfVIbT2kY3Xt7W/ZWGcXEg6YukT0r6ei3pHw0/Pjw2BmLVjDjG91DSkdKMLaUH&#10;fpdfD5ruMaCox/nnOH/uRsnreB6o73gbh0oD5JOScj5LuszXN+00PXsM7aPK83/U/IN9S9Kuige6&#10;p7Kkf1DyBu8k/V2g7XViS0muZ5K+KclkT+n+rzRceNVjY0BWyYhHT+GzpK9KhnikNLguJf2Q9Ftp&#10;6dfkNaAsx5L+raSsY6UZf6ykOEN6GyMlme7l+3jK/96W8w/TqJ/9FyWvbVtlAv+t9PyvNJ8h55kc&#10;57Y/K00StI0nikc+1CS/CjA+0M89JdnGVeuQ1/bYGIBVMuJS8RTOlTyFU6WH/Fdp4I1UZvC2gUzs&#10;7ULJGDA4/2h4RYVR9TKzqZ/9mZJ+EjvdV3nuGNsuhnxLyVicKS3lvynp0paSLh3kNq/V7hx8NKJu&#10;Elp6j2t7bPTAqhlxZusDlaXvttIAZtDdKQ22tjga3sZubudZnvHXgfjsj1SevVSM+Y2SsSWk1qVN&#10;lvHnSsv4UyV9wCF4VNKvHW2GftiIfjCW5ZnOw1bDC+/6TMnDPlEy0rUSxqoUPIz3UthFrrfpA6t+&#10;7shjV8mwnymFRXbVTXeZGPjskYqxRkfqa3Vhk59RHywqP8u9gVXzxGuoHpDSQDtUMuJXSsmYvrPa&#10;cRKoFSZeZ6jr1SWRXa/X1G+Sgou20/Te2M95256XWJUilbj2iVJo7EHTQx944fv5Mxh/ciNbUz5b&#10;t8PPWi/mkcEyZNumv+OG383LqoyNeL1NKg9tZR2MOMlIPLITJUMel9V91A8z6OMLxYlJrz7K0dqu&#10;h3fJ9Yj/t91j9CjrdurSzFlllqPq89GI8rcdFbnUfaTdvgZUbJ8+HSg9/0OlSXzas6fPR0ohlMP8&#10;u8fcNvfSRptsuf9Ynhhf00J8Q8qWdqjyifpE3+LvuvJeY6MPuW8Eq27EX5QG3aNSX/eVBvK5khHH&#10;G39LaVjM2B/m9veVJoxtlYnkUWnSiDH5RZJgKGjcdLGvEreXSgKP0sh4vaZ+Ixf6TcjgRUk29P0+&#10;/0Re46otjORe7gPXJa5MRcMo//1vfg+bRf4uKJMaBioyoDxwV8Ubj1UqbZPSXng/93SXfyL3aRMa&#10;eRVku6fJHYfoHnpBmWKcXIaWbQw57Vdt7eT3owPP+T1d80PvMTb6kvvGsMpGfKz0UB6UDPa2UlyT&#10;5fG50kDGG19k9o+1yWe5zVMl5SHuSj/Y2fYnv1gJzKOsGHBqdT/lnxio6IlTMfFD0k8lY47Bot8H&#10;ub+x3zGJ+6Kk8NRC03dq5uk7seNTpQqOk3zPGMo9TYYktkIfb5XK/36pPI8+BlJsH09sT8mzPsn3&#10;ikGu4X4O8z1RjXKvJNOxSo1002cJ3Z3lF548so3e9N/cx0sVGdS7H4eSLX2NK9RzlV2RGFomhHuV&#10;CWWWR/5eY6NPuW8Eq2zEpaKA1/n/LDspRcMbx9OYBwb6sZIx/aY0CA5V5IKBgwelwUK1DLHZea65&#10;m/v+L6Va+JPqegr/jpuVUNCYrPuU27jI99FW7/sS+n6gVBd9WfU9lmZ+zp85VZItnhiDN4ZrHlQS&#10;htGD7mMg4Tkr9wFvE6N3rRJyiGDY8MLZ5s2mFnYPTvPgKUn8ku+PRHpTbPivStUL/X4J7xtKtujT&#10;qZIefFPSrWikmfifwmcxxG33L73P2OhL7jbiKwQzPTv1YvnhkYo3fqeS5OxCPbD+o6Q0hyq7+B5U&#10;EmBsUDhW8QoYGCx9Zy1PuSbJ2a9KA2RLZVnIRLSrorw7el1RsZ8/S7/jpqgoCzZXxNduvgaxxKfQ&#10;P95Ped+hJuONLMljGIelNUYHub110wxGi/b2VQwa3nhTgjPKCGO/rbKiu8n31bZya6qGYa/CXxXZ&#10;kjQlJMZYIrTwpOFkS99p57PS5rbPKhM/YcgXlRAF94JOPalZb5c9NqQy8fYh942Kj6+6EZfK0omQ&#10;ypGKQaLk8EblYXcheuHs4jtWUgCWZ9e5va18zQslw0lMvj44qAuxVPJUSWlvVUIm0es8yH28VfGg&#10;6PeJys7G0/y3GyWjFpfdLNUvNJncw9g31VvHJXo8IOkyy+Qx38dJlgeJxrN87Uv1t2mGcNCtSgiK&#10;+HhbgjMaYVYeUgmlEGOflhCFJxXdutHktn9CGJ+V5LunJOMzpRAI+Zq67b5kW68k8ZRf8nt/5z4/&#10;q3jr0Ti2hVPea2xE+pb7h2YdjLhUEkFS2QhyotfeOMo9jToufZHbGed2/qd0KM+NirdxqGTwRkoe&#10;9L6S4pyqhCVmxeTxpOOWZ0IlHAR0q0kPGm8JQzXSZDwdD/xGKUTyPfenVniM+oVKKOpKzRtn4nL1&#10;OV/7H5UQDCuiM5UqD55JjMV2nVBnwbMndDYtwSkV7/BEJZGIUYix2jZiCI/wBjkFksJSmUwxkucq&#10;njYhhbo0ri/ZopfoIXkV5X5/z69rTRrxe6XQCPdVQ/+WPTak/uVuT3yFiImMJ6XZFg8L5aTkcJ6l&#10;G9UCxKTvlDzZn5pUvpEmFRYPmp2FKE4XRWUCiYOIkBEZd5K5d5oc8AxqkpnEwB9zv78rGYOY7MPb&#10;w6Cz7GUSxNuvJ78Yxvoh6b9ZLkwmnDvCgD1QCQNwuFRfA4k48E1+nanIvk5wxoQmk/xISZ7sLZhV&#10;roeu4fVKRfdirJuwAWEHPFxCYW0VIH3JFiN+rHIWzIOSLvyT28Zr31apGonlgnWSVHq/sTG03D8s&#10;62DEgRjupZJCHat4IHiWMfnXRKx5pdKh3oIdY30oOXFJ4pyxpItkYu111dT1rbVRvsvvYbDVta/0&#10;m9gwJzzeq1QF1Cfx0cZOltu5ShyR8q1a6bkmXtEvlSU08UbOM4nlj7HWua/zOGJS7k4lHLKv5gSn&#10;VLx0El7PKl441RnTJpe4N6FOljNJYERjBRDGsq7Vr5PVfck2lv6R2LtXes4YQnQBfcPLJkzTtOHp&#10;PcYGsulL7hvFOhlxlP9GyRuPJXXEfW+UPJpZCkNckkQfGws4KpMlJMSa46hMJIi6Kg4JKuKFeItf&#10;VeLl1+Hvde1r9MgwRrGWuK4ll4pnH9+zo+mey7jlc7TNZERVEANpS8MMJAYssuHYhZjgfMz3gReJ&#10;d4pBJMbaZXLBmEqTXh7y4h53VcpekWM0NG1tv1W2Uf/q5Cfhh9gmBrK+JkluiDH7ZY8N+tmH3O2J&#10;rzAoKokbamvjBiAy2NO88VrJiD1S6dGUjIle8FbLe6bB4MVzRumJPzIZXSt5UsSs8a7V0O+46aGt&#10;PpbrkviNxxjEXYJtn4urgvrv8QsVpOEGEhP4rZJMzjWZ4DxSkutIxQuP5Zmxgqk2XE3Uqx5ecTMV&#10;RoVJYzd8Nv5su5+3yjbqAp5pXcnR1ua0HcCxemVZY6O+fh9y35i4+LoZcTyK2hsn1nuh4mnOMuLR&#10;q2G5Rl1qUwyPz8Uyq3iaYhde8md+qdT+UtdLYoaNTJf5Hn8qGSGW1dHTjUvladUg4/CeaMRneYyz&#10;SrW6vKcP4gTIxMazIqRyq3Q//J+kMF44Xu0sYikoJx9yeBae6Si88Fq5Hm3Mup9FZRuvXYdtMNJt&#10;bXd5TnW7yxoby5D7h2TdjLhUYmbRG6eu9kzF24y11U3E38cdkm27vuq48YMmS5q6GLMYD5VKwo7S&#10;r4PwoiqBZ0TWvr6nRQ1oH4Z3WUZcak9wUoKHJx5LKWNVS9ejGUgYnivVXn/V5PnjeLrEmKnn325q&#10;7A3Mku0QBisaSVjW2FgVua8d62bEY8KOjDnbqinD4oEze9dLOxQqeix4bN+VlG/WjkM+Qzy66/KR&#10;6z2qlJRR302pWLyf7fB+QirRm27ymtqWyXW8ul6uz0tXr64vA18nOO9VEpynSjLaUomV1gnNaQnv&#10;2N+4gYYvp5Am67lje8dKoQbk2wddZFYb+Vj51KYLs0I9Td78MsbGqsh9LVk3Iy4VRYveOPXAFP6z&#10;w68pqRIVNc7seMhsupm1WaUOZcyTwCF+SYLrRqXqhq+mO1dzzW2MacYkFOWGNbGSIR5cRJx8nc6a&#10;iGfp3KjkRE7z30dKuhDPSSGUMlZ3I86uQUrs+Aq37yp16SQcCYdx3WXIso6Zowsx0Vnfa4yjtyWf&#10;32tsxJDNKst9JVlHIy69ThKS3KJ0Kmb0mwZuTPQ9azJhQsijLZ7XVI7XNaTQtlSlcoCKlLhtnFDR&#10;Tvh7DBnFmlw29cS+xPdwpgbX5drrMADiKuZWxThTDkf4jLhtLEmcZ6IisRZr6DmIKtZzS6WEcdny&#10;w9iy6kQX2I6OLsQVW60HbQntmCBdxtiI8f1Vl/tKsq5GXCoD+lolyYkSEC9rytBHTx6jSIXLqZLh&#10;xHOrt3PXG3Xi2SOzYCAxKFh24rFgyDlak4ESDX9bv9mWTbghbvaJp9DFM7Xjtuh1GQw8k2igqWfe&#10;De8hjDJPQlOaDDvhBLDyIaQVa+/j0a+zcjB9gy6wmzHqAqE65b7GM3vYRs9kVxte7nWZY0NaH7mv&#10;HOtuxKn2oJKDJGcsu2qCUkWSXpxZfKFy8lpcvkml9AqvGE+BpFlTrTVE48CqQbnvcYMO7VP/Kk2W&#10;ohFrrDe9XKjUSdNvafKEO7bcEyuuj+6M/V3EqC9rImhKcMazszFA8yY0IVbyEKaIZ7/znClr/arJ&#10;k/S6tD8v9bPBiBKKu1fZM3Ge/89k9qJyztAXFSO+o8mjEbjGssdG/N2Qcv+wrLMRlyYTL7HkEG+3&#10;fi8QiiEOHbdxS0kZo5GTipLS/r1SvI7l5SzYFHGuNJhog80ZLIk5/IjjUzH0hD6m9XtP5XwQ/s9G&#10;qOP8O5aof9Q94bcofVXA1P/mPBkmM8IDLPdjQhOj0HWTD8aRDTNsZCGJdqfJFQ7ni7BdflnEPRNX&#10;KsaOA9H2NGnESZxT8YEsmyaIZY6NelJadbmvHKtoxOtY2rS4Wnz4nLBGWR7f2lLXUPOTZM0Ple3F&#10;LBujd1t7G3h8f/I12xJE9SvuhmNQxMoT4vgsFUnOxW3UJJuucr8JIcRvjaFWnj7HUMNN/twPvT44&#10;qq3vs+jynLrS1lZtaOpDsU5UBjObe9ihWa/GpukXTgFt0O6+yvnWeJYxoRyTjNPOZulTtjGc+Esl&#10;34GjcKDXR9ESSntW2Tpf94OY+LLGBr8bUu4fmlU04igR3ilK1/ZwUIBbFWWmwmCkySNXo9JwitzP&#10;/L4nTZ4tQra8vi6G4j70jTbpSzzbGEPCffENK/Fr2erQC0thDraK52azVP0xpd9Ngx0P/J8sp1hl&#10;wDWb+j5N9oR4OMUuPqtFBlPTs29KokVD80clmf2scmRr/a0/taEm7BK3qEf5/lR5Nmw42Q5t0AeO&#10;D0bvmvo8hGzRYSZmtt4TYmDyjn1l1UdYj4qmur/LHBsY4XjNt8p9o4z5qhnxWDrIw2PL9LQlE0vL&#10;PyqbA45VlmG/VZbW8TMYghgHZNNN3JIelYfzJ37nvmGkRyoe4m8VxaQ0kLg2fXxUSTAR+qljnYQ9&#10;OPozlnxdqYRbrlW+VYXt0rT1N7wHD+kutAdtfW9LDCKPKxWjwdk1i1S81M+eErO2L/xg4v6Z7/co&#10;9xmZNX09WD3hU6ETY7xxVy2hhXhOh1SeEUnokYrBIRYcDcoQskUnOcVynPuEseXEwziJEwbh7BHa&#10;vdNrA7issTGU3DeGVcvoxuM1CSlg0GaVilEDG0vu8CJ4wE2DhoQjMT0SRPELh6NBjF8KG724uGEB&#10;Zcero0pCmjyqs+07MfmCYK7R9MXGVLs09ZtlbDxbhRVA08qmS9/rSZSl+5HKcaAkHBcZTPWz52hV&#10;Ytt1e/FcDxLasbSwyYiPGj6DB1jXk8czPFg14fRET55lPn8nJh+/nGBI2Y7C+9nBii5gxPFcMdYc&#10;17sT2m2aLJc5NuL7+pD7xhjyVTPidYlXNGxdSuFQglgjzqw/bZkfS6TajhN9qdqKGy3q68fT2+rz&#10;kOtNF7ykMiB4MQja7rveiRn7TZ9jX2fJYFrf68/EiSQ+q3i9eVjk2df3PKvPfAb5xxVLvT089ic+&#10;K+m1Dij0oUkGQ8s21lrX+hvvDznGnb6zZLyssTGE3DeCVTPiEOs+x9XPLp+NP+f5fPxsXXvalIzp&#10;ev2mQdrlOovcM6/Yz64y6NL3ps809X9R5n32i/a562dGev2c2p5PLfc++jmPbLvqQd2Ppv52abvu&#10;Vx9jI763D7kb80ph1/UaxvSN9dYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhj&#10;jDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wx&#10;xhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMcYYY4wxxhhjjDHGGGOMMWYj&#10;+T8V2ytVjI75QgAAAABJRU5ErkJgglBLAwQUAAYACAAAACEA8uk5HdwAAAAEAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPQWvCQBCF74X+h2UKvdVNLKkasxER25MUqkLpbcyOSTA7G7JrEv99t720l4HH&#10;e7z3TbYaTSN66lxtWUE8iUAQF1bXXCo4Hl6f5iCcR9bYWCYFN3Kwyu/vMky1HfiD+r0vRShhl6KC&#10;yvs2ldIVFRl0E9sSB+9sO4M+yK6UusMhlJtGTqPoRRqsOSxU2NKmouKyvxoFbwMO6+d42+8u583t&#10;65C8f+5iUurxYVwvQXga/V8YfvADOuSB6WSvrJ1oFIRH/O8N3ixZJCBOCuZJDDLP5H/4/BsAAP//&#10;AwBQSwMEFAAGAAgAAAAhAC5s8ADFAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxz&#10;vJDBisIwEIbvC/sOYe7btD0sspj2IoJXcR9gSKZpsJmEJIq+vYFlQUHw5nFm+L//Y9bjxS/iTCm7&#10;wAq6pgVBrINxbBX8HrZfKxC5IBtcApOCK2UYh8+P9Z4WLDWUZxezqBTOCuZS4o+UWc/kMTchEtfL&#10;FJLHUsdkZUR9REuyb9tvme4ZMDwwxc4oSDvTgzhcY21+zQ7T5DRtgj554vKkQjpfuysQk6WiwJNx&#10;+Lfsm8gW5HOH7j0O3b+DfHjucAMAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDp0jZZgwIA&#10;AM4HAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQDn/3Rt&#10;DEEAAAxBAAAUAAAAAAAAAAAAAAAAAOkEAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItAAoAAAAA&#10;AAAAIQBUPC3iXBQAAFwUAAAUAAAAAAAAAAAAAAAAACdGAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ1BL&#10;AQItABQABgAIAAAAIQDy6Tkd3AAAAAQBAAAPAAAAAAAAAAAAAAAAALVaAABkcnMvZG93bnJldi54&#10;bWxQSwECLQAUAAYACAAAACEALmzwAMUAAAClAQAAGQAAAAAAAAAAAAAAAAC+WwAAZHJzL19yZWxz&#10;L2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABwAHAL4BAAC6XAAAAAA=&#10;">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
                 <v:shape id="Picture 7" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:7140;height:520;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHHgKOwQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0P+A/hCm4GTRVGtJqKKDIunEV97C/NtS1tbkqTasevnyyEWR7Oe73pTS0e1LrSsoLpJAJBnFld&#10;cq7gejmMFyCcR9ZYWyYFv+Rgkww+1hhr++SUHmefixDCLkYFhfdNLKXLCjLoJrYhDtzdtgZ9gG0u&#10;dYvPEG5qOYuiuTRYcmgosKFdQVl17oyCV3rrqotOT1uz7KLvn3T3Od+XSo2G/XYFwlPv/8Vv91Er&#10;+Arrw5fwA2TyBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAceAo7BAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:imagedata r:id="rId12" o:title=""/>
                 </v:shape>
                 <v:shape id="Picture 8" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:2688;top:331;width:1780;height:520;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDpj5O7wQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvC36H8IS9rakLLlKNIuKih4L47/5onk2weSlN1tZvb4QFj8PM/IaZL3tXizu1wXpWMB5lIIhL&#10;ry1XCs6n368piBCRNdaeScGDAiwXg4855tp3fKD7MVYiQTjkqMDE2ORShtKQwzDyDXHyrr51GJNs&#10;K6lb7BLc1fI7y36kQ8tpwWBDa0Pl7fjnFNjdttpsL7f9pMNiWlx1YaUJSn0O+9UMRKQ+vsP/7Z1W&#10;MBnD60v6AXLxBAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOmPk7vBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
                   <v:imagedata r:id="rId13" o:title=""/>
                 </v:shape>
@@ -1801,51 +1801,51 @@
       </w:r>
       <w:r w:rsidR="007521B5">
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> golf tournament proceeds.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>It is our goal to help kids overcome these hurdles one step at a time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="072D6213" w14:textId="77777777" w:rsidR="00F427A7" w:rsidRDefault="00F427A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="3"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73181D29" w14:textId="0169FF10" w:rsidR="00F427A7" w:rsidRPr="00720A03" w:rsidRDefault="00FC5393">
+    <w:p w14:paraId="73181D29" w14:textId="3DD92E4D" w:rsidR="00F427A7" w:rsidRPr="00720A03" w:rsidRDefault="00FC5393">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:left="506"/>
       </w:pPr>
       <w:r w:rsidRPr="00720A03">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00D871D1" w:rsidRPr="00720A03">
         <w:t>he</w:t>
       </w:r>
       <w:r w:rsidR="00D871D1" w:rsidRPr="00720A03">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D871D1" w:rsidRPr="00720A03">
         <w:t>Rotary</w:t>
       </w:r>
       <w:r w:rsidR="00D871D1" w:rsidRPr="00720A03">
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
@@ -1933,67 +1933,75 @@
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00855172" w:rsidRPr="00720A03">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00855172" w:rsidRPr="00720A03">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve">July </w:t>
       </w:r>
       <w:r w:rsidR="009E7D91" w:rsidRPr="00720A03">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>27</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D37994" w:rsidRPr="00720A03">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4E12">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D8385F" w:rsidRPr="00720A03">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D37994" w:rsidRPr="00720A03">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4E12">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="002D6B06">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D6B06" w:rsidRPr="002D6B06">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>at Cottonwood Golf &amp; Country Club</w:t>
       </w:r>
       <w:r w:rsidR="002D6B06">
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F23A451" w14:textId="77777777" w:rsidR="00F427A7" w:rsidRDefault="00F427A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -2896,386 +2904,310 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>right</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>choices,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1858F61E" w14:textId="5E5A025F" w:rsidR="00F427A7" w:rsidRDefault="00D871D1">
+    <w:p w14:paraId="1858F61E" w14:textId="31A4C5E9" w:rsidR="00F427A7" w:rsidRDefault="00B90A38">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="862"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="254" w:lineRule="exact"/>
         <w:ind w:left="862"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">open </w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>beacon</w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>light</w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>kids</w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D871D1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002202B6">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>darkest</w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>moments</w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nowhere</w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D871D1">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00D871D1">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...164 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D871D1">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>turn,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27E6A043" w14:textId="77777777" w:rsidR="00F427A7" w:rsidRDefault="00D871D1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="863"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:ind w:right="114" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -4411,51 +4343,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>your application and answer any questions</w:t>
       </w:r>
       <w:r w:rsidR="00BA6587">
         <w:t>. Please contact Sharyl Madigan at sharylm@teamcdsi.com</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A94DFFD" w14:textId="77777777" w:rsidR="00E859FB" w:rsidRDefault="00E859FB" w:rsidP="00756A4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11772E25" w14:textId="1BA7F989" w:rsidR="00F427A7" w:rsidRPr="00756A4C" w:rsidRDefault="00D871D1" w:rsidP="00756A4C">
+    <w:p w14:paraId="11772E25" w14:textId="18A2AF66" w:rsidR="00F427A7" w:rsidRPr="00756A4C" w:rsidRDefault="00D871D1" w:rsidP="00756A4C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00756A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
       <w:r w:rsidRPr="00756A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00756A4C">
         <w:rPr>
@@ -4469,111 +4401,174 @@
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00756A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Deadline:</w:t>
       </w:r>
       <w:r w:rsidRPr="00756A4C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D37994">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>October 10, 2025</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">October </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2AEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00D37994">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Preliminary </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002202B6">
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2AEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">selection process completed by: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00821876">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65605C8D" w14:textId="4F8C7B51" w:rsidR="000E3F99" w:rsidRDefault="000E3F99" w:rsidP="00756A4C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>November 21, 2025</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">Preliminary </w:t>
+      </w:r>
+      <w:r w:rsidR="002202B6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>F</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002202B6" w:rsidRPr="00E859FB">
+        <w:t xml:space="preserve">selection process completed by: </w:t>
+      </w:r>
+      <w:r w:rsidR="00821876">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">inal charity selection by: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002D4C17">
+        <w:t>November 2</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2AEE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>December 5, 2025</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00821876">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000D2AEE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331E5FF0" w14:textId="2687E009" w:rsidR="006E1C28" w:rsidRPr="00E859FB" w:rsidRDefault="00E859FB" w:rsidP="00E859FB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="002202B6" w:rsidRPr="00E859FB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">inal charity selection by: </w:t>
+      </w:r>
+      <w:r w:rsidR="002D4C17">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">December </w:t>
+      </w:r>
+      <w:r w:rsidR="00720F1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4C17">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00720F1C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2431FFB5" w14:textId="70DF591E" w:rsidR="00F427A7" w:rsidRDefault="00D871D1" w:rsidP="006E1C28">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5189"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="2" w:line="410" w:lineRule="atLeast"/>
         <w:ind w:right="4699"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Requirements:</w:t>
@@ -6417,51 +6412,51 @@
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Kids at Heart</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Golf Classic </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>as sponsors, prize donors, and players.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10161B05" w14:textId="77777777" w:rsidR="00F427A7" w:rsidRDefault="00D871D1" w:rsidP="008F75F1">
+    <w:p w14:paraId="10161B05" w14:textId="7C80F57C" w:rsidR="00F427A7" w:rsidRDefault="00D871D1" w:rsidP="008F75F1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="121"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Planning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
@@ -6500,52 +6495,52 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Minimum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>Four</w:t>
+      <w:r w:rsidR="004C7E1C">
+        <w:t>Six</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Months</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7513,216 +7508,66 @@
       </w:r>
       <w:r w:rsidRPr="00F36CFB">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="00F36CFB">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F36CFB">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>event.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BBA8BF3" w14:textId="3A668368" w:rsidR="00F427A7" w:rsidRDefault="00776F6D" w:rsidP="00776F6D">
+    <w:p w14:paraId="6BBA8BF3" w14:textId="5C844E0F" w:rsidR="00F427A7" w:rsidRDefault="00061BB1" w:rsidP="00776F6D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:spacing w:before="168"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>If</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00D871D1">
-        <w:t>If</w:t>
+        <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00D871D1">
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D871D1">
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidR="00D871D1">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D871D1">
         <w:t>sounds</w:t>
       </w:r>
       <w:r w:rsidR="00D871D1">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7913,9905 +7758,842 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4D199DBB" w14:textId="77777777" w:rsidR="00F427A7" w:rsidRDefault="00F427A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AC4E70C" w14:textId="77777777" w:rsidR="00F427A7" w:rsidRDefault="00F427A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="72EC5C4D" w14:textId="771BA4F6" w:rsidR="00C12909" w:rsidRDefault="00C12909" w:rsidP="00C12909">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Application Questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5B1736" w14:textId="0B66698F" w:rsidR="008D3EDC" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33962126" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:r>
+        <w:t>Answer each question in your written application. Where a question does not apply, state 'Not applicable' and provide a brief explanation where helpful.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1F9AE1" w14:textId="77777777" w:rsidR="00DC5997" w:rsidRDefault="00DC5997" w:rsidP="008D3EDC"/>
+    <w:p w14:paraId="218280EE" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Contact Information (must provide)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2698E0F0" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Organization name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FA0CAF" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Primary contact name and title</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C589F1" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Mailing address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35499966" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Business phone, cell phone, and email address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638EB665" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Website</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F82BF3" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Social media links</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBAF6F8" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72A1854C" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Organizational Information (must provide)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3983A288" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Year the organization was established</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FF00DE" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Number of full-time staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D106BD" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Purpose of your organization, including its mission, vision, and goals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFC3C13" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Describe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>the services your organization provides and the children you impact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4699A6AE" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Annua</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t xml:space="preserve"> Audited Financial Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9C2BC5" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Annua</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> operating budget including percentage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t xml:space="preserve"> of the annual budget received from government</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7547CDC6" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Annual administrative costs as a percentage of the budget</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EAE2162" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">14.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Is your organization governed or managed by a Board of Directors, Council, or Committee? Provide names, titles, and roles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5943A190" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">15. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E629CA">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Charitable tax registration number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1299FFE9" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">16. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Describe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t xml:space="preserve"> your organization's relationship, if any, with Rotary in general or the Rotary Club of Calgary at Stampede Park specifically. Identify any staff or volunteers who are also involved with Rotary and provide their names and roles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FB4504" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A938D36" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Organizational Commitment and Fundraising Capacity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299D1388" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">17.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Describe in detail the resources and volunteers your organization can commit to working with the Golf Tournament Committee to help ensure a successful event.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0303C1" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">18.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Share information about your organization's fundraising team, including relevant board members, staff, and volunteers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B3B132" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">19.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Has your organization received benefits from a golf tournament as part of its fundraising efforts in the past, or does it currently receive such benefits? Please explain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A199D6" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">20.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Describe your ability to secure auction items, which are critical to maximizing the funds raised.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A979C4D" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">21.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Describe any additional resources your team can use to leverage the funds raised, such as donor-matching funds or other programs, including Rogers Birdies for Kids.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55543606" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA96E48" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Proposed Initiative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F87B6C" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">22.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Describe the project to which funds from the Rotary Kids at Heart Golf Classic would be directed, including its short- and long-term benefits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07A3D214" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">23.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>How will funds raised through the Rotary Kids at Heart Golf Classic make an impact? Describe the expected outcomes, who will benefit, the estimated number of individuals affected, and the geographic area of impact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BEF5D9" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">24.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>What specific demographic and age group does the initiative target?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EA6297" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">25.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>When will the project begin and end? If it is ongoing, indicate how long funds from the Rotary Kids at Heart Golf Classic are expected to have a positive impact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D5361D" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">26.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>What is the total fundraising goal for the initiative, and how much has been raised to date?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1289C8A9" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">27.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Are there other benefits for your organization in partnering with the Rotary Kids at Heart program? Please explain.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE3B1DE" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">28.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Describe what success will look like for your organization and the children served by this initiative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2B6D83" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49150897" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Recognition and Additional Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F76611" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">29.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>If your charity is selected as a recipient of funds, how will the Rotary Club of Calgary at Stampede Park and the Rotary Kids at Heart program be recognized? List every proposed form of recognition and its duration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C137285" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRPr="00694A45" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">30.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>Is there anything else you would like to share about your organization or the proposed initiative?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311D11B6" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00694A45">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">31.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00694A45">
+        <w:t>List the additional and relevant documents attached to your application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1B0458" w14:textId="77777777" w:rsidR="00DC5997" w:rsidRPr="00694A45" w:rsidRDefault="00DC5997" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C4B85A" w14:textId="00CD4D04" w:rsidR="00DC5997" w:rsidRDefault="00DC5997" w:rsidP="00DC5997">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Submission Instructions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22875BA0" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:r>
+        <w:t>Submit your completed application no later than October 30 2026, by email to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD2CE96" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sharyl Madigan, Rotary Kids at Heart Selection Committee Chair - sharylm@teamcdsi.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4C1294" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Copy: Rotary Club Administrator - admin@rotarycs.org</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1071998D" w14:textId="77777777" w:rsidR="008D3EDC" w:rsidRDefault="008D3EDC" w:rsidP="008D3EDC">
+      <w:r>
+        <w:t>Thank you for your interest in applying for grant consideration through the Rotary Kids at Heart program, proudly funded by the Rotary Club of Calgary at Stampede Park.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1EE0A894" w14:textId="77777777" w:rsidR="00F427A7" w:rsidRDefault="00F427A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:sectPr w:rsidR="00F427A7">
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="2800" w:right="620" w:bottom="960" w:left="580" w:header="748" w:footer="768" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:noEndnote/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BAFFAED" w14:textId="77777777" w:rsidR="00F427A7" w:rsidRDefault="00F427A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="193A22AD" w14:textId="77777777" w:rsidR="00F427A7" w:rsidRDefault="00F427A7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="665112BF" w14:textId="77777777" w:rsidR="00F427A7" w:rsidRDefault="00D871D1">
-[...9739 lines deleted...]
-    <w:sectPr w:rsidR="00F427A7" w:rsidRPr="00BB56C3">
+    <w:sectPr w:rsidR="00F427A7" w:rsidSect="008921BC">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="2800" w:right="620" w:bottom="960" w:left="580" w:header="748" w:footer="768" w:gutter="0"/>
-      <w:cols w:space="720"/>
+      <w:pgMar w:top="2800" w:right="620" w:bottom="960" w:left="580" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:num="2" w:space="720" w:equalWidth="0">
+        <w:col w:w="2997" w:space="1483"/>
+        <w:col w:w="6560"/>
+      </w:cols>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D36022F" w14:textId="77777777" w:rsidR="002E11BC" w:rsidRDefault="002E11BC">
+    <w:p w14:paraId="24610617" w14:textId="77777777" w:rsidR="00981162" w:rsidRDefault="00981162">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6411B26F" w14:textId="77777777" w:rsidR="002E11BC" w:rsidRDefault="002E11BC">
+    <w:p w14:paraId="04909C9C" w14:textId="77777777" w:rsidR="00981162" w:rsidRDefault="00981162">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A050AD4" w14:textId="5C0D49FE" w:rsidR="00F427A7" w:rsidRDefault="00963A6F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:kinsoku w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="001F1A68" wp14:editId="637A0B38">
               <wp:simplePos x="0" y="0"/>
@@ -18009,58 +8791,58 @@
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
                         <w:color w:val="707070"/>
                         <w:sz w:val="22"/>
                         <w:szCs w:val="22"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="140D01D3" w14:textId="77777777" w:rsidR="002E11BC" w:rsidRDefault="002E11BC">
+    <w:p w14:paraId="039699A8" w14:textId="77777777" w:rsidR="00981162" w:rsidRDefault="00981162">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27016AE8" w14:textId="77777777" w:rsidR="002E11BC" w:rsidRDefault="002E11BC">
+    <w:p w14:paraId="3C8142FB" w14:textId="77777777" w:rsidR="00981162" w:rsidRDefault="00981162">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="405D05E5" w14:textId="2FCCCE85" w:rsidR="00F427A7" w:rsidRDefault="00963A6F">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:kinsoku w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
@@ -18294,50 +9076,71 @@
                   </w:p>
                   <w:p w14:paraId="248686F1" w14:textId="77777777" w:rsidR="00F427A7" w:rsidRDefault="00F427A7">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                         <w:sz w:val="24"/>
                         <w:szCs w:val="24"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F80B862"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000402"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1226" w:hanging="358"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -18381,51 +9184,51 @@
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="358"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8094" w:hanging="358"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9076" w:hanging="358"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000403"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="863" w:hanging="359"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -18469,51 +9272,51 @@
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6968" w:hanging="359"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7986" w:hanging="359"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9004" w:hanging="359"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000404"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1227" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -18558,218 +9361,245 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7112" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8094" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9076" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1905725776">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1325358133">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1325358133">
+  <w:num w:numId="3" w16cid:durableId="663554067">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="663554067">
+  <w:num w:numId="4" w16cid:durableId="1738477277">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="85"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB409E"/>
+    <w:rsid w:val="000044B6"/>
     <w:rsid w:val="00036C91"/>
+    <w:rsid w:val="00061BB1"/>
     <w:rsid w:val="00082362"/>
+    <w:rsid w:val="000D2AEE"/>
     <w:rsid w:val="000E3F99"/>
     <w:rsid w:val="000F422C"/>
     <w:rsid w:val="00142DFF"/>
     <w:rsid w:val="00143E42"/>
     <w:rsid w:val="0016100C"/>
     <w:rsid w:val="0016174B"/>
     <w:rsid w:val="00175F2D"/>
+    <w:rsid w:val="001D4E12"/>
     <w:rsid w:val="00212A6D"/>
     <w:rsid w:val="002202B6"/>
     <w:rsid w:val="00224FAE"/>
     <w:rsid w:val="00233B6D"/>
+    <w:rsid w:val="00276825"/>
     <w:rsid w:val="002D4C17"/>
     <w:rsid w:val="002D6B06"/>
     <w:rsid w:val="002D797A"/>
     <w:rsid w:val="002E11BC"/>
     <w:rsid w:val="00327926"/>
     <w:rsid w:val="00337751"/>
     <w:rsid w:val="003846CD"/>
     <w:rsid w:val="00387A55"/>
     <w:rsid w:val="0039021D"/>
+    <w:rsid w:val="003D6220"/>
     <w:rsid w:val="003E169E"/>
     <w:rsid w:val="003F16C3"/>
     <w:rsid w:val="004425F3"/>
     <w:rsid w:val="00447AB7"/>
     <w:rsid w:val="00470C30"/>
     <w:rsid w:val="00484C69"/>
+    <w:rsid w:val="004C7E1C"/>
     <w:rsid w:val="004D12EE"/>
     <w:rsid w:val="0051380A"/>
     <w:rsid w:val="0054228C"/>
     <w:rsid w:val="00570038"/>
     <w:rsid w:val="005A6BAD"/>
     <w:rsid w:val="0061702D"/>
     <w:rsid w:val="00697C3F"/>
     <w:rsid w:val="006B4275"/>
     <w:rsid w:val="006C4BDF"/>
     <w:rsid w:val="006C6257"/>
     <w:rsid w:val="006E1C28"/>
     <w:rsid w:val="007145A8"/>
     <w:rsid w:val="007148F8"/>
     <w:rsid w:val="00720A03"/>
+    <w:rsid w:val="00720F1C"/>
     <w:rsid w:val="00727964"/>
     <w:rsid w:val="0073377C"/>
     <w:rsid w:val="007521B5"/>
     <w:rsid w:val="00756A4C"/>
     <w:rsid w:val="007738D4"/>
     <w:rsid w:val="00773CC6"/>
     <w:rsid w:val="00776F6D"/>
     <w:rsid w:val="00777839"/>
     <w:rsid w:val="00796591"/>
     <w:rsid w:val="007A4929"/>
     <w:rsid w:val="007B06E5"/>
     <w:rsid w:val="007C6361"/>
     <w:rsid w:val="007E42E0"/>
     <w:rsid w:val="007F67C3"/>
     <w:rsid w:val="00821876"/>
     <w:rsid w:val="00824D22"/>
+    <w:rsid w:val="00847BB7"/>
     <w:rsid w:val="00855172"/>
     <w:rsid w:val="00857E44"/>
     <w:rsid w:val="00873A3E"/>
+    <w:rsid w:val="008921BC"/>
+    <w:rsid w:val="008D3EDC"/>
     <w:rsid w:val="008F5D57"/>
     <w:rsid w:val="008F75F1"/>
     <w:rsid w:val="00963A6F"/>
     <w:rsid w:val="00975DDC"/>
+    <w:rsid w:val="00981162"/>
     <w:rsid w:val="009C22D8"/>
     <w:rsid w:val="009E7D91"/>
     <w:rsid w:val="009F6E71"/>
     <w:rsid w:val="00A10BD9"/>
     <w:rsid w:val="00A1212B"/>
     <w:rsid w:val="00A156D5"/>
     <w:rsid w:val="00A41742"/>
     <w:rsid w:val="00A87FFB"/>
     <w:rsid w:val="00AB26B7"/>
+    <w:rsid w:val="00B223EC"/>
     <w:rsid w:val="00B26419"/>
     <w:rsid w:val="00B3626B"/>
     <w:rsid w:val="00B663AF"/>
     <w:rsid w:val="00B901F3"/>
+    <w:rsid w:val="00B90A38"/>
     <w:rsid w:val="00BA3B2D"/>
     <w:rsid w:val="00BA6587"/>
     <w:rsid w:val="00BB36FC"/>
     <w:rsid w:val="00BB56C3"/>
     <w:rsid w:val="00BC7C43"/>
     <w:rsid w:val="00BD207C"/>
     <w:rsid w:val="00BE082E"/>
     <w:rsid w:val="00BF1BFF"/>
+    <w:rsid w:val="00C12909"/>
     <w:rsid w:val="00C17BF5"/>
     <w:rsid w:val="00C41C3B"/>
     <w:rsid w:val="00C85048"/>
     <w:rsid w:val="00C915A4"/>
     <w:rsid w:val="00CA3C3F"/>
+    <w:rsid w:val="00CB388D"/>
     <w:rsid w:val="00CC78AB"/>
     <w:rsid w:val="00D01528"/>
     <w:rsid w:val="00D108F2"/>
+    <w:rsid w:val="00D11CF4"/>
     <w:rsid w:val="00D3365B"/>
     <w:rsid w:val="00D37994"/>
     <w:rsid w:val="00D42FB7"/>
     <w:rsid w:val="00D71281"/>
     <w:rsid w:val="00D74802"/>
+    <w:rsid w:val="00D77811"/>
+    <w:rsid w:val="00D812E0"/>
     <w:rsid w:val="00D8385F"/>
     <w:rsid w:val="00D871D1"/>
     <w:rsid w:val="00D905AA"/>
     <w:rsid w:val="00DB409E"/>
+    <w:rsid w:val="00DC5997"/>
     <w:rsid w:val="00DF3069"/>
     <w:rsid w:val="00E3621D"/>
+    <w:rsid w:val="00E50778"/>
     <w:rsid w:val="00E62FA1"/>
     <w:rsid w:val="00E70763"/>
     <w:rsid w:val="00E753AA"/>
     <w:rsid w:val="00E859FB"/>
+    <w:rsid w:val="00E91FE5"/>
     <w:rsid w:val="00EA3A91"/>
     <w:rsid w:val="00EA7F00"/>
     <w:rsid w:val="00EC5483"/>
     <w:rsid w:val="00F2445E"/>
     <w:rsid w:val="00F4113F"/>
     <w:rsid w:val="00F427A7"/>
+    <w:rsid w:val="00F70D87"/>
     <w:rsid w:val="00F9658B"/>
     <w:rsid w:val="00FB762C"/>
     <w:rsid w:val="00FC5393"/>
     <w:rsid w:val="00FE4AC0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -19191,50 +10021,73 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="102"/>
       <w:ind w:left="149"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008D3EDC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -19300,67 +10153,154 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007C6361"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007C6361"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000044B6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000044B6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000044B6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000044B6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D3EDC"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D3EDC"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="360"/>
+      </w:tabs>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:adjustRightInd/>
+      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:firstLine="0"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
   <w:pixelsPerInch w:val="120"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@rotarycs.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sharylm@teamcdsi.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -19627,59 +10567,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ABF8CA1A17A2054D85886B20E7AC23B8" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fba881c14eba296752e1c59d754b84b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="b00e3611-3b29-4314-92f8-614e6d7b5a6a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4c342f214d8d4739cb82ae1e3079dc8f" ns3:_="">
     <xsd:import namespace="b00e3611-3b29-4314-92f8-614e6d7b5a6a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b00e3611-3b29-4314-92f8-614e6d7b5a6a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
@@ -19773,121 +10704,130 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3C71055-4A5D-402B-9DCD-2F1833779293}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b00e3611-3b29-4314-92f8-614e6d7b5a6a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75B11C51-2BA0-487A-8CFD-4545AF0FF923}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B966FDC5-8800-473B-904C-3A2EBBE5BB49}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>8014</Characters>
+  <Pages>4</Pages>
+  <Words>1438</Words>
+  <Characters>8197</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>68</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - Kids at Heart 2023 Application FINAL .docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9401</CharactersWithSpaces>
+  <CharactersWithSpaces>9616</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - Kids at Heart 2023 Application FINAL .docx</dc:title>
   <dc:subject/>
   <dc:creator>Gord Weicker</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Creator">
     <vt:lpwstr>Word</vt:lpwstr>